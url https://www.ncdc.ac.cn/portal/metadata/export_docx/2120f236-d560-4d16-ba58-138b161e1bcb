--- v0 (2026-06-13)
+++ v1 (2026-09-12)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff and sediment observation data set of Peijiaguan Gorge watershed in the first sub-region of Loess Hills and Gullies area from 1986 to 1990</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1986-1990年黄土丘陵沟壑区第一副区裴家峁沟流域径流、泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0003.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff and sediment observation data set of Peijiaguan Gorge watershed in the first sub-region of Loess Hills and Gullies area from 1986 to 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.70</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0003.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.70</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the runoff and sediment observation data of the runoff station in peijiamaogou watershed from 1986 to 1990. Through the water level observation and sediment sampling of the runoff station, the runoff and sediment amount during the runoff generation are calculated. Daily average discharge, daily average discharge of peijiagou station, daily average flow rate of flood and measured data table of flood volume at peijiagou station are included. The runoff stations are shown in the description of the situation of peijiamaogou watershed from 1986 to 1990. </w:t>
+        <w:t xml:space="preserve">本数据集为1986-1990年裴家峁沟流域径流站径流、泥沙观测数据，通过径流站测流断面水位观测，泥沙取样，计算产流时的径流、泥沙量。数据包括裴家峁沟径流站实测大断面图、实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均输沙率表。径流站情况见《裴家峁沟流域1986-1990年情况说明》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Artificially timed observations</w:t>
+        <w:t xml:space="preserve">人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Water level observation: peijiamao runoff station uses the basic water gauge to measure the water level. In non flood season, the observation shall be conducted once at 8:00 a.m. in case of rainfall, the observation shall be conducted twice at 8:00 and 20:00 when the daily water level changes slowly; when the daily water level changes greatly or there is a slow peak and valley, it shall be observed four times at 2:00, 8:00, 14:00 and 20:00. When the water level changes violently in flood season, the observation shall be made in multiples of 6 minutes. 2. Flow measurement method: small buoy method is used to measure the flow when the flow is small in the normal period, and the midstream buoy method is used when the flow is large and rises sharply and falls sharply in flood period. Generally, the current is measured for no less than 5 times in each large flood process, and 2-3 middle buoys with the shortest duration, normal operation and closest velocity are selected as effective buoys, and the difference of operation duration shall not exceed 10-15% 。 3. Sediment sampling and treatment: the midstream buoy method is used to sample the sediment at the flow measurement section. The frequency of sediment sampling depends on the frequency of flood water level change, and the sampling frequency is increased to control the change of sediment concentration at flood peak. The sample was treated by displacement method.</w:t>
+        <w:t xml:space="preserve">1.水位观测：裴家峁径流站利用设置的基本水尺进行水位测定。非汛期每日8时观测一次，如有降雨，日水位变化缓慢时8时、20时观测两次；日水位变化较大或出现缓慢的峰谷时按2时、8时、14时、20时观测四次。汛期水位变化剧烈时按6分钟的倍数观测。 2.测流方式：平水期流量小时用小浮标法施测，洪水期流量较大且暴涨暴落时用中泓浮标法，其每次较大洪水过程，一般测流不少于5次，每次投放2~5个中泓浮标，从中选用历时最短，运行正常、流速最为接近的2~3个为有效浮标，其运行历时相差不得超过10~15%为准则。 3.泥沙取样及处理：测流断面泥沙采用中泓浮标法取样，取沙次数取决于洪水水位变化的次数，洪峰时为控制含沙量变化而增加取样次数。样品处理采用置换法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual observation is carried out by professional and technical personnel; four levels of manual verification are carried out in the process of data input, which are tabulation, initial calibration, re calibration and audit, so as to ensure the data quality. </w:t>
+        <w:t xml:space="preserve">由专业技术人员进行人工观测；数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1986/01/01-1990/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986/01/01-1990/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Peijiamaogou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县裴家峁沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:303.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">303.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls，doc，pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Runoff modulus, runoff coefficient, sediment transport rate, water level, erosion modulus, discharge, sediment concentration, runoff depth, runoff, soil loss</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">径流模数, 径流系数, 输沙率, 水位, 侵蚀模数, 流量, 含沙量, 径流深度, 径流量, 土壤流失量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1986 1987 1988 1989 1990</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1986 1987 1988 1989 1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Suide,  peijiamaogou,  Yulin,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">绥德,  裴家峁沟,  榆林,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967597</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LEI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭玉梅, 黄河水土保持绥德治理监督局（绥德水土保持科学试验站）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Runoff and sediment observation data set of Peijiaguan Gorge watershed in the first sub-region of Loess Hills and Gullies area from 1986 to 1990. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.70.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 1986-1990年黄土丘陵沟壑区第一副区裴家峁沟流域径流、泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.70.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>