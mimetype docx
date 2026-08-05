--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：张掖市区太阳分光光度计观测数据集（2008年3月30日-4月2日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in Zhangye City (March 30-april 2, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in Zhangye City (March 30-april 2, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1804.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1804.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1963</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  太阳分光光度计的测量数据可以直接用来反演非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度、大气气柱的水汽含量（使用水汽通道936nm处的测量数据）。此外，可以获得550nm处的各种参数，从而在MODTRAN或者6S等软件的辅助下获得水平能见度。   本次测量采用CE318太阳分光光度计，可测量9个波段的光学厚度，分别为1640nm、1020nm、936nm、870nm、670nm、550nm、440nm、380nm和340nm。   在张掖市区观测日期为2008-03-30、2008-03-31、2008-04-01、2008-04-02，测量点位置为38°56′8.9″N，100°27′8.3″E，海拔1400m。气压：856，所有测量只在白天进行。   影响CE318数据精度的因素：当地大气压、仪器的定标参数和各个转换因子。   （1）数据预处理过程中，大气压采用了与高程有关的经验关系获得，大部分与实际不符，要得到精确的反演结果，需要同步的气象站数据；   （2）仪器定标参数误差需要进行野外定标或者仪器室内定标。室外定标：在大气参数稳定情况下，获取大气质量数在3-7之间的测量数据，利用Langly原理进行定标。室内定标：标准光源；   （3）在反演水汽通道的气溶胶光学厚度以水汽含量是需要各个转换因子，转换因子都为经验参数，实用性需要进一步验证。   1）原始数据以CE318特有文件格式.k7存储，可用ASTPWin软件打开，同时附带说明文件ReadMe.txt。   2）预处理文件：包括利用原始数据反演获得光学厚度、瑞利散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。仪器采用采用经典的Langley定标法，在冰沟站没有任何大气影响的情况下跟踪太阳可以接收到的太阳直射能量的电压值进行了定标。   该数据集包含了2个子文件夹和3个数据文档。子文件夹分别为：原始数据和处理后的数据。处理后的数据包括“几何位置与各个通道总的光学厚度”和“各个通道的瑞利散射和气溶胶光学厚度”两小部分。数据文档分别为：数据观测说明；原始数据文档；预处理数据文档。</w:t>
+        <w:t xml:space="preserve">The measured data of solar spectrophotometer can be directly used to retrieve the optical thickness of non water vapor channel, Rayleigh scattering, aerosol optical thickness and water vapor content of atmospheric column (using the measured data at 936 nm of water vapor channel). In addition, various parameters at 550 nm can be obtained to obtain horizontal visibility with the help of software such as MODTRAN or 6S. CE318 solar spectrophotometer is used for this measurement, which can measure the optical thickness of 9 bands, namely 1640nm, 1020nm, 936nm, 870nm, 670nm, 550nm, 440nm, 380nm and 340nm. In Zhangye City, the observation dates are March 30, 2008, March 31, 2008, April 01, 2008 and April 02, 2008. The measuring points are 38 ° 56 ′ 8.9 ″ n, 100 ° 27 ′ 8.3 ″ E and 1400m above sea level. Air pressure: 856, all measurements are made only during the day. Factors affecting CE318 data accuracy: local atmospheric pressure, instrument calibration parameters and various conversion factors. （ 1) In the process of data preprocessing, the atmospheric pressure is obtained by using the empirical relationship related to elevation, most of which are inconsistent with the reality. In order to obtain accurate inversion results, synchronous meteorological station data are required; （ 2) Instrument calibration parameter error requires field calibration or instrument indoor calibration. Outdoor calibration: under the condition of stable atmospheric parameters, obtain the measurement data with atmospheric mass number between 3-7, and calibrate with langly principle. Indoor calibration: standard light source; （ 3) In retrieving the aerosol optical thickness of water vapor channel, the water vapor content needs each conversion factor. The conversion factors are empirical parameters, and their practicability needs to be further verified. 1) The original data is stored in CE318 unique file format. K7, which can be opened with astpwin software, and the description file readme.txt is attached. 2) Preprocessing files: including optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature obtained by inversion of original data, as well as solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in calculation. The instrument adopts the classical Langley calibration method to track the voltage value of solar direct energy that can be received by the sun without any atmospheric influence at Binggou station. The dataset contains 2 subfolders and 3 data documents. Sub folders are: original data and processed data. The processed data include "geometric position and total optical thickness of each channel" and "Rayleigh scattering and aerosol optical thickness of each channel". The data documents are: data observation description; Original data documents; Preprocess data documents. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  太阳分光光度计的测量数据可以直接用来反演非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度、大气气柱的水汽含量（使用水汽通道936nm处的测量数据）。此外，可以获得550nm处的各种参数，从而在MODTRAN或者6S等软件的辅助下获得水平能见度。</w:t>
+        <w:t xml:space="preserve">  The measured data of solar spectrophotometer can be directly used to retrieve the optical thickness of non water vapor channel, Rayleigh scattering, aerosol optical thickness and water vapor content of atmospheric column (using the measured data at 936 nm of water vapor channel). In addition, various parameters at 550 nm can be obtained to obtain horizontal visibility with the help of software such as MODTRAN or 6S.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本次测量采用CE318太阳分光光度计，可测量9个波段的光学厚度，分别为1640nm、1020nm、936nm、870nm、670nm、550nm、440nm、380nm和340nm。   在张掖市区观测日期为2008-03-30、2008-03-31、2008-04-01、2008-04-02，测量点位置为38°56′8.9″N，100°27′8.3″E，海拔1400m。气压：856，所有测量只在白天进行。   影响CE318数据精度的因素：当地大气压、仪器的定标参数和各个转换因子。   （1）数据预处理过程中，大气压采用了与高程有关的经验关系获得，大部分与实际不符，要得到精确的反演结果，需要同步的气象站数据；   （2）仪器定标参数误差需要进行野外定标或者仪器室内定标。室外定标：在大气参数稳定情况下，获取大气质量数在3-7之间的测量数据，利用Langly原理进行定标。室内定标：标准光源；   （3）在反演水汽通道的气溶胶光学厚度以水汽含量是需要各个转换因子，转换因子都为经验参数，实用性需要进一步验证。</w:t>
+        <w:t xml:space="preserve">  CE318 solar spectrophotometer is used for this measurement, which can measure the optical thickness of 9 bands, namely 1640nm, 1020nm, 936nm, 870nm, 670nm, 550nm, 440nm, 380nm and 340nm.   In Zhangye City, the observation dates are March 30, 2008, March 31, 2008, April 01, 2008 and April 02, 2008. The measuring points are 38 ° 56 ′ 8.9 ″ n, 100 ° 27 ′ 8.3 ″ E and 1400m above sea level. Air pressure: 856, all measurements are made only during the day.   Factors affecting CE318 data accuracy: local atmospheric pressure, instrument calibration parameters and various conversion factors.  （ 1) In the process of data preprocessing, the atmospheric pressure is obtained by using the empirical relationship related to elevation, most of which are inconsistent with the reality. In order to obtain accurate inversion results, synchronous meteorological station data are required;  （ 2) Instrument calibration parameter error requires field calibration or instrument indoor calibration. Outdoor calibration: under the condition of stable atmospheric parameters, obtain the measurement data with atmospheric mass number between 3-7, and calibrate with langly principle. Indoor calibration: standard light source;  （ 3) In retrieving the aerosol optical thickness of water vapor channel, the water vapor content needs each conversion factor. The conversion factors are empirical parameters, and their practicability needs to be further verified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/30-2008/04/02</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/30-2008/04/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,上游寒区水文试验区,张掖市加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region, hydrological test area, Zhangye intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">319.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:319.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:k7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气溶胶, 地面遥感, 气溶胶光学深度, 太阳分光光度计, 大气水汽</w:t>
+        <w:t xml:space="preserve">Theme:Aerosol, ground remote sensing, aerosol optical depth, solar spectrophotometer, atmospheric water vapor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  张掖市加密观测区,  上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  intensive observation area of Zhangye City,  hydrological test area in the upstream cold region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维 </w:t>
+        <w:t xml:space="preserve">contributors:Zhou Mengwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周梦维  </w:t>
+        <w:t xml:space="preserve">author:Zhou Mengwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhou Mengwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周梦维. 黑河综合遥感联合试验：张掖市区太阳分光光度计观测数据集（2008年3月30日-4月2日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1963.</w:t>
+        <w:t xml:space="preserve">Zhou Mengwei. Heihe comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in Zhangye City (March 30-april 2, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1963.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>