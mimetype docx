--- v0 (2026-06-21)
+++ v1 (2026-06-21)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province 1:500000 Basic Natural Disaster Spatial Dataset (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省1:50万基础自然灾害空间数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3887.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province 1:500000 Basic Natural Disaster Spatial Dataset (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.796</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3887.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.796</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset mainly includes earthquake disaster indicators in Gansu Province: the characteristic period map of seismic response spectrum in Gansu Province in 2008, and the acceleration zoning map of seismic peak in Gansu Province in 2008. On a scale of 1:500000 Field 1: Seismic peak acceleration zoning Data type: Floating point (50) Field 2: Characteristic period of seismic response spectrum Data type: Floating point (50) </w:t>
+        <w:t xml:space="preserve">数据集主要包括甘肃省地震灾害指标：甘肃省2008年地震动反应谱特征周期图，甘肃省2008年地震动峰值加速区划图。 比例尺为 1:50万 字段1：地震动峰值加速区划 数据类型：浮点型（50） 字段2：地震动反应谱特征周期 数据类型：浮点型（50）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Special Map of Earthquake Disasters in Gansu Province, Other Reference Materials</w:t>
+        <w:t xml:space="preserve">甘肃省地震灾害专题图，其他参考资料</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Utilize remote sensing software such as GIS and ENVI to accurately correct the required images and then digitize them. Strictly extract, organize, and edit spatial and attribute data according to the 100000 scale requirements</w:t>
+        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scan thematic maps and undergo precise correction </w:t>
+        <w:t xml:space="preserve">扫描专题图，经过精校正</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:disaster, Seismic peak acceleration zoning, Characteristic period of seismic response spectrum, earthquake</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害, 地震动峰值加速区划, 地震动反应谱特征周期, 地震</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1552,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖春梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. Gansu Province 1:500000 Basic Natural Disaster Spatial Dataset (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.796.</w:t>
+        <w:t xml:space="preserve">吴立宗. 甘肃省1:50万基础自然灾害空间数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.796.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>