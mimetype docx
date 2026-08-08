--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">多源数据融合的中国高分辨多要素气象驱动产品（ChinaMet）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">ChinaMet: A High-resolution Multi-element Meteorological Driving Dataset for China via Multi-source Data Fusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ChinaMet: A High-resolution Multi-element Meteorological Driving Dataset for China via Multi-source Data Fusion</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6722.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6722.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6722.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ChinaMet 一个中国高分辨率（1km）和长时间序列（1980-2024）全要素气象驱动产品，通过融合多源遥感数据、再分析资料以及超过 2000 个气象站的观测数据研制而成。ChinaMet 包括 8个气象要素，分别为：降水量（pre）、近地面2米平均气温（tmpmean）、最高气温（tmpmax）、最低气温（tmpmin）、 10米风速（wind）、相对湿度（rhu）、地面气压（pres）和潜在蒸散发（pet）。数据的时间覆盖范围为1980-2024年，空间分辨率分别为0.1° 和 0.01° ，时间分辨率为年/月/日。每个文件的命名方式为 ChinaMet_%S_%V_%T.nc"，"%S"代表数据空间分辨率，"%V"代表变量名称，"%T"代表时间，例如1982_01_01。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  气象站点观测数据来自于国家气象数据中心（CMA）；融合的遥感降水产品主要包括IMERG、SM2RAIN-ASCAT 和 CMORPH；再分析资料使用欧洲中期天气预报中心(ECWMF)最新发布的ERA5-Land产品；其它遥感产品包括AVHRR NDVI数据，MODIS的地表温度数据。</w:t>
+        <w:t xml:space="preserve"> Meteorological station observations were sourced from the China Meteorological Administration (CMA). Fused remote sensing precipitation products include IMERG, SM2RAIN-ASCAT, and CMORPH. Reanalysis data utilized the ERA5-Land product from the European Centre for Medium-Range Weather Forecasts (ECMWF). Additional remote sensing inputs include AVHRR NDVI and MODIS land surface temperature data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于知识引导的机器学习方法，并结合气候场辅助空间降尺度技术研制而成。潜在蒸散发 (PET) 分为两个版本，即 petHG 和 petPM，分别采用 Hargreaves 方法和 Penman-Monteith 方法估算而得。</w:t>
+        <w:t xml:space="preserve"> The dataset was developed using knowledge-guided machine learning combined with climate-field-assisted spatial downscaling techniques. Potential evapotranspiration (PET) is provided in two versions: petHG (estimated via the Hargreaves method) and petPM (derived using the Penman-Monteith method).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据的时空分辨率及精度优于同类产品。</w:t>
+        <w:t xml:space="preserve"> The temporal and spatial resolution and accuracy of the data are better than those of similar products. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1980/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1980/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.5 TiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.5 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">相对湿度, 地面气压, 蒸发量, 多源数据融合</w:t>
+        <w:t xml:space="preserve">Theme:Relative humidity, ground pressure, evaporation, multi-source data fusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980-2024</w:t>
+        <w:t xml:space="preserve">Time:1980-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,1037 +1185,710 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张凌,  胡英屹,  赵彦博,  车涛 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Ling,  HU yingyi,  ZHAO Yanbo,  Che Tao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张凌  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Ling </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Ling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42271286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多源数据支持下的中国灌溉信息反演与重建研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023454</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中科院青促会项目</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:2023454</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:23ZDKA0004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">内陆河流域水与生态变化对比研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Comparative Study on Water and Ecological Changes in Inland River Basins</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张凌,胡英屹,赵彦博,车涛. 多源数据融合的中国高分辨多要素气象驱动产品（ChinaMet）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6722.2025.</w:t>
+        <w:t xml:space="preserve">ZHANG Ling, HU yingyi, ZHAO Yanbo, Che Tao. ChinaMet: A High-resolution Multi-element Meteorological Driving Dataset for China via Multi-source Data Fusion. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6722.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhang Ling, Li Xin, Zheng Donghai, Zhang Kun, Ma Qimin, Zhao Yanbo, Ge Yingchun. Merging multiple satellite-based precipitation products and gauge observations using a novel double machine learning approach[J]. Journal of Hydrology, 2021, 594:125969. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">