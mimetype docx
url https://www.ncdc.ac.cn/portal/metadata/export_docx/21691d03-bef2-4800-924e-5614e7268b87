--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ChinaMet: A High-resolution Multi-element Meteorological Driving Dataset for China via Multi-source Data Fusion</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">多源数据融合的中国高分辨多要素气象驱动产品（ChinaMet）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6722.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">ChinaMet: A High-resolution Multi-element Meteorological Driving Dataset for China via Multi-source Data Fusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6722.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6722.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6722.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  ChinaMet 一个中国高分辨率（1km）和长时间序列（1980-2024）全要素气象驱动产品，通过融合多源遥感数据、再分析资料以及超过 2000 个气象站的观测数据研制而成。ChinaMet 包括 8个气象要素，分别为：降水量（pre）、近地面2米平均气温（tmpmean）、最高气温（tmpmax）、最低气温（tmpmin）、 10米风速（wind）、相对湿度（rhu）、地面气压（pres）和潜在蒸散发（pet）。数据的时间覆盖范围为1980-2024年，空间分辨率分别为0.1° 和 0.01° ，时间分辨率为年/月/日。每个文件的命名方式为 ChinaMet_%S_%V_%T.nc"，"%S"代表数据空间分辨率，"%V"代表变量名称，"%T"代表时间，例如1982_01_01。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Meteorological station observations were sourced from the China Meteorological Administration (CMA). Fused remote sensing precipitation products include IMERG, SM2RAIN-ASCAT, and CMORPH. Reanalysis data utilized the ERA5-Land product from the European Centre for Medium-Range Weather Forecasts (ECMWF). Additional remote sensing inputs include AVHRR NDVI and MODIS land surface temperature data.</w:t>
+        <w:t xml:space="preserve">  气象站点观测数据来自于国家气象数据中心（CMA）；融合的遥感降水产品主要包括IMERG、SM2RAIN-ASCAT 和 CMORPH；再分析资料使用欧洲中期天气预报中心(ECWMF)最新发布的ERA5-Land产品；其它遥感产品包括AVHRR NDVI数据，MODIS的地表温度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The dataset was developed using knowledge-guided machine learning combined with climate-field-assisted spatial downscaling techniques. Potential evapotranspiration (PET) is provided in two versions: petHG (estimated via the Hargreaves method) and petPM (derived using the Penman-Monteith method).</w:t>
+        <w:t xml:space="preserve">  基于知识引导的机器学习方法，并结合气候场辅助空间降尺度技术研制而成。潜在蒸散发 (PET) 分为两个版本，即 petHG 和 petPM，分别采用 Hargreaves 方法和 Penman-Monteith 方法估算而得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The temporal and spatial resolution and accuracy of the data are better than those of similar products. </w:t>
+        <w:t xml:space="preserve">  数据的时空分辨率及精度优于同类产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1980/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.5 TiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Relative humidity, ground pressure, evaporation, multi-source data fusion</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">相对湿度, 地面气压, 蒸发量, 多源数据融合</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980-2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,756 +1458,1081 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Ling,  HU yingyi,  ZHAO Yanbo,  Che Tao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张凌,  胡英屹,  赵彦博,  车涛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Ling </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张凌  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Ling </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张凌</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42271286</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42271286</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多源数据支持下的中国灌溉信息反演与重建研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2023454</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023454</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:2023454</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中科院青促会项目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:23ZDKA0004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23ZDKA0004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Comparative Study on Water and Ecological Changes in Inland River Basins</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内陆河流域水与生态变化对比研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Ling, HU yingyi, ZHAO Yanbo, Che Tao. ChinaMet: A High-resolution Multi-element Meteorological Driving Dataset for China via Multi-source Data Fusion. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6722.2025.</w:t>
+        <w:t xml:space="preserve">张凌,胡英屹,赵彦博,车涛. 多源数据融合的中国高分辨多要素气象驱动产品（ChinaMet）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6722.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Ling, Li Xin, Zheng Donghai, Zhang Kun, Ma Qimin, Zhao Yanbo, Ge Yingchun. Merging multiple satellite-based precipitation products and gauge observations using a novel double machine learning approach[J]. Journal of Hydrology, 2021, 594:125969. </w:t>
+        <w:t xml:space="preserve">Zhang Ling, Li Xin, Zheng Donghai, Zhang Kun, Ma Qimin, Zhao Yanbo, Ge Yingchun. Merging multiple satellite-based precipitation products and gauge observations using a novel double machine learning approach[J]. Journal of Hydrology, 2021, 594: 125969.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hu Yingyi, Zhang Ling. Added value of merging techniques in precipitation estimates relative to gauge-interpolation algorithms of varying complexity[J]. Journal of Hydrology, 2024, 645:132214. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.jhydrol.2024.132214.</w:t>
+        <w:t xml:space="preserve">Hu Yingyi, Zhang Ling. Added value of merging techniques in precipitation estimates relative to gauge-interpolation algorithms of varying complexity[J/OL]. Journal of Hydrology, 2024, 645: 132214. DOI: https://doi.org/10.1016/j.jhydrol.2024.132214.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>