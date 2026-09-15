--- v0 (2026-06-17)
+++ v1 (2026-09-15)
@@ -2251,73 +2251,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1): 180072.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xin, Cheng Guodong, Liu Shaomin, Xiao Qing, Ma Mingguo, Jin Rui, Che Tao, Liu Qinhuo, Wang Weizhen, Qi Yuan. Heihe Watershed Allied Telemetry Experimental Research (HiWATER): Scientific Objectives and Experimental Design[J]. Bulletin of the American Meteorological Society, 2013, 94, (8):130121120822004. </w:t>
+        <w:t xml:space="preserve">Li Xin, Cheng Guodong, Liu Shaomin, Xiao Qing, Ma Mingguo, Jin Rui, Che Tao, Liu Qinhuo, Wang Weizhen, Qi Yuan. Heihe Watershed Allied Telemetry Experimental Research (HiWATER): Scientific Objectives and Experimental Design[J]. Bulletin of the American Meteorological Society, 2013, 94(8): 130121120822004.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>