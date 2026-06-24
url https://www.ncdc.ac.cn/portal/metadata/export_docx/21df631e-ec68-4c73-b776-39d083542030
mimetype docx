--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test data set of non-metallic materials of drilling tools (2017-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">钻井工具非金属材料测试数据集（2017-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1696.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Test data set of non-metallic materials of drilling tools (2017-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1696.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1696.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1696.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From 2017 to 2018, 8 pieces of test data of mechanical properties of rubber materials were obtained by indoor test method in Wuhan, Hubei Province, including tensile properties, compressive properties, bending properties, peeling properties, etc. After low temperature storage at - 50 ℃, the material was taken out for performance test. The test results show that the material meets the requirements of low temperature storage at - 50 ℃. The data set includes Mooney viscosity at 100 ℃, results, vulcanization curve, time for torque to reach 10% of maximum value, time for torque to reach 90% of maximum value, minimum torque value, maximum torque value, tensile strength, elongation at break, 50% elongation at break, 100% elongation at break, tear strength, permanent set at break, hardness, first peak load, maximum point load, 90 ° Peel strength and fracture condition。 </w:t>
+        <w:t xml:space="preserve">2017-2018年在湖北武汉采用室内试验方法获得的橡胶材料力学性能测试数据8份，测试内容包括橡胶材料拉伸性能、压缩性能、弯曲性能、剥离性能等。在-50℃低温存储后，取出进行性能试验，试验结果表明试验材料满足 -50℃低温存储要求。此数据集内容包含100℃门尼粘度、结果、硫化曲线、扭矩达到最大值10%的时间、扭矩达到最大值90%的时间、最小扭矩值、最大扭矩值、拉伸强度、扯断伸长率、50%定伸、100%定伸、撕裂强度、扯断永久变形、硬度、第一个峰值载荷、最大点载荷、90°剥离强度、断裂情况。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set includes Mooney viscosity at 100 ℃, results, vulcanization curve, time for torque to reach 10% of maximum value, time for torque to reach 90% of maximum value, minimum torque value, maximum torque value, tensile strength, elongation at break, 50% elongation at break, 100% elongation at break, tear strength, permanent set at break, hardness, first peak load, maximum point load, 90 ° Peel strength and fracture condition.</w:t>
+        <w:t xml:space="preserve">本数据集为室内试验产生。数据采集地点为湖北省武汉市中石化江钻石油机械有限公司实验室，采集所用仪器包括GT-M2000A无转子流变仪、SMV-300RT门尼粘度仪和AGS-J电子拉力试验机。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The instruments used for data acquisition include gt-m2000a rotor less rheometer, smv-300rt Mooney viscometer and ags-j electronic tensile testing machine. The test methods refer to GB / T 528-2009, GB / T 529-2008 and GB / T 531.1-2008&lt;/ p&gt;</w:t>
+        <w:t xml:space="preserve">数据采集使用仪器包括GT-M2000A无转子流变仪、SMV-300RT门尼粘度仪和AGS-J电子拉力试验机，试验方法参考标准GB/T 528-2009、GB/T 529-2008、GB/T 531.1-2008等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/01/01-2018/12/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/01/01-2018/12/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Hubei Wuhan Sinopec jiangzhan Petroleum Machinery Co., Ltd </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖北省武汉市中石化江钻石油机械有限公司 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:10.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Rubber, tensile strength, tear strength</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">橡胶, 拉伸强度, 撕裂强度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Wuhan City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖北省武汉市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:chi shenggao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">池胜高 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wu gang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴刚  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wu gang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴刚</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0303300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">chi shenggao. Test data set of non-metallic materials of drilling tools (2017-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1696.2022.</w:t>
+        <w:t xml:space="preserve">池胜高. 钻井工具非金属材料测试数据集（2017-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1696.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>