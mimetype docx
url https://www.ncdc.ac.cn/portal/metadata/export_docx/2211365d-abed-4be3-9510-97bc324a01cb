--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014-2016年甘肃河西走廊疏勒河冰冻圈流域土壤水特性数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil water characteristics data set of Shule River cryosphere basin in Gansu Hexi Corridor, 2014-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil water characteristics data set of Shule River cryosphere basin in Gansu Hexi Corridor, 2014-2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0012.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0012.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.73</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为2014-2016年在疏勒河流域沿不同海拔下垫面类型取多层土壤样，室内通过土壤水力参数实验获取的两大冰冻圈流域的基本土壤水特性数据集分层取样（0cm、10cm、20cm、30cm、50cm、80cm）：数据包含土壤厚度（cm）、重量含水量（%）、饱和含水量（%）、田间持水量（%）、干密度（g/cm³）、孔隙度（%）、体积含水量（%）、经纬、纬度、海拔和编号。</w:t>
+        <w:t xml:space="preserve">This data is the basic soil water characteristics data set of two major cryosphere watersheds (0cm, 10cm, 20cm, 30cm, 50cm, 80cm) obtained from the soil hydraulic parameters experiment in Shule River Basin from 2014 to 2016. The data include soil thickness (CM), weight water content (%), saturated water content (%), field holding capacity Water content (%), dry density (g / cm3), porosity (%), volumetric water content (%), longitude and latitude, latitude, altitude and number. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">野外实地现场开挖土壤剖面，沿不同剖面取利用环刀和小铝盒取土壤样。</w:t>
+        <w:t xml:space="preserve">Soil profiles were excavated in the field, and soil samples were taken along different profiles using ring cutters and small aluminum boxes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据表是由专人根据实验结果手工录入。</w:t>
+        <w:t xml:space="preserve">The data sheet is manually entered by a special person according to the experimental results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">按照《寒区水文野外试验与方法》操作规范进行野外取样和室内实验。</w:t>
+        <w:t xml:space="preserve">Field sampling and indoor experiment were carried out according to the operation specification of "hydrological field test and method in cold region". </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃河西走廊疏勒河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shule River Basin in Gansu Hexi Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤厚度，重量含水量，饱和含水量，田间持水量，干密度，孔隙度，体积含水量</w:t>
+        <w:t xml:space="preserve">Theme:Soil thickness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrogeology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河西走廊，疏勒河，甘肃 </w:t>
+        <w:t xml:space="preserve">Place:Hexi Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阳勇 </w:t>
+        <w:t xml:space="preserve">contributors:yangyong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阳勇  </w:t>
+        <w:t xml:space="preserve">author:yangyong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:yangyong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01806</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒区流域水文过程综合模拟与预估</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">阳勇. 2014-2016年甘肃河西走廊疏勒河冰冻圈流域土壤水特性数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.73.</w:t>
+        <w:t xml:space="preserve">yangyong. Soil water characteristics data set of Shule River cryosphere basin in Gansu Hexi Corridor, 2014-2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.73.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>