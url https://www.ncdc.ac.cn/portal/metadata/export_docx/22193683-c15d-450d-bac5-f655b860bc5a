--- v0 (2026-06-12)
+++ v1 (2026-08-22)
@@ -2,1033 +2,794 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山地区植被分布数据（1:100万）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Vegetation distribution data in the Qilian Mountains region (1:1 million)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vegetation distribution data in the Qilian Mountains region (1:1 million)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db0001.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db0001.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.qlsst.2020.15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">根据《中华人民共和国植被图（1:1 000 000）》的电子版，绘制祁连山地区植被分布矢量数据，祁连山地区共涉及9个植被型组和46个植被型。</w:t>
+        <w:t xml:space="preserve">According to the electronic version of the Vegetation Map of the People's Republic of China (1:1 000 000), vector data of vegetation distribution in the Qilian Mountains region is drawn, which involves 9 vegetation type groups and 46 vegetation types. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据源自《中华人民共和国植被图（1:1 000 000）》，该图研制开始于1983年，2004年完成，2007年完成数字版发行，其内容包括全国60个分幅，共计11个植被型组、54个植被型，反映不同优势植被群落的分布规律及其地带性。祁连山地区涉及I46、I47、I48、J46、J47、J48、K46和K47共计8个分幅图。《中华人民共和国植被图（1:1 000 000）》的矢量数据来源于中国科学院资源环境数据中心（http://www.resdc.cn/data.aspx?DATAID=122）。</w:t>
+        <w:t xml:space="preserve">This data is sourced from the "Vegetation Map of the People's Republic of China (1:1 000 000)", which was developed in 1983, completed in 2004, and released in digital format in 2007. The map includes 60 sections across the country, totaling 11 vegetation type groups and 54 vegetation types, reflecting the distribution patterns and zonation of different dominant vegetation groups. The Qilian Mountains region involves a total of 8 sectional maps, including I46, I47, I48, J46, J47, J48, K46, and K47. The vector data of Vegetation Map of the People's Republic of China (1:1 000 000) is from the Resources and Environment Data Center of the Chinese Academy of Sciences（ http://www.resdc.cn/data.aspx?DATAID=122 ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于《中华人民共和国植被图（1:1 000 000）》的矢量数据，利用祁连山地区矢量边界，进行裁剪和字段调整，得到祁连山地区植被分布数据。</w:t>
+        <w:t xml:space="preserve">Based on the vector data of the Vegetation Map of the People's Republic of China (1:1 000 000), the vegetation distribution data in the Qilian Mountains area was obtained by cropping and field adjustment using the vector boundary of the Qilian Mountains region.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据源自《中华人民共和国植被图（1:1 000 000）》，反映的是上世纪80-90年代植被情况。</w:t>
+        <w:t xml:space="preserve">This data is sourced from the Vegetation Map of the People's Republic of China (1:1 million), reflecting the vegetation situation in the 1980s and 1990s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1980/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1980/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountains region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1040.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1040.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5993.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1041,241 +802,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被类型, 祁连山, 生态, 植被</w:t>
+        <w:t xml:space="preserve">Theme:Vegetation types, Qilian Mountains, ecology, vegetation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve">Time:1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山地区 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountain Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,818 +1276,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张举涛</w:t>
+        <w:t xml:space="preserve">contacts:Zhang Jutao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967575</w:t>
+        <w:t xml:space="preserve">phone:0931-4967575</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">jutzhang@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:jutzhang@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张举涛,  张成琦,  冯起 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Jutao,  Zhang Chengqi,  FENG Qi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张举涛  </w:t>
+        <w:t xml:space="preserve">author:Zhang Jutao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Chengqi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021ZDKT0004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山山水林田湖草沙系统治理成效评价研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张举涛,张成琦,冯起. 祁连山地区植被分布数据（1:100万）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.2020.15.</w:t>
+        <w:t xml:space="preserve">Zhang Jutao, Zhang Chengqi, FENG Qi. Vegetation distribution data in the Qilian Mountains region (1:1 million). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.2020.15.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>