--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observed glacier mass balance dataset for Urumqi Glacier No.1 in1959-2022, the Tianshan Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1959-2022年天山乌鲁木齐一号冰川质量平衡观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db3939.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observed glacier mass balance dataset for Urumqi Glacier No.1 in1959-2022, the Tianshan Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.TIANSHAN.DB3939.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db3939.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TIANSHAN.DB3939.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is a compilation of long-term material balance data for Urumqi Glacier No. 1 at the source of the Urumqi River in the Tianshan Mountains, which records the annual mass balance results of the glacier since 1958.The Urumqi Glacier No.1 in the basin was selected by the World Glacier Monitoring Service (WGMS) as one of the 10 key glaciers to be monitored internationally, representing not only the glaciers in China or even in Central Asia but also a few glaciers in the world with observation over 50 years. The purpose of this dataset is to (1) reflect the trends in the mass balance of Urumqi Glacier No. 1 and (2) to provide convenience to colleagues working on comparative validation and modelling of the glacier mass balance. </w:t>
+        <w:t xml:space="preserve">本数据是天山乌鲁木齐河源头乌鲁木齐1号冰川的长期物质平衡数据汇编，记录了该冰川自1958年以来的年度质量平衡结果。该流域的乌鲁木齐1号冰川是世界冰川监测服务组织（WGMS）重点监测的10个冰川之一，不仅是中国、中亚地区的代表冰川，也是世界上为数不多的观测时间超过50年的冰川。本数据集的目的是：（1）反映乌鲁木齐一号冰川质量平衡的变化趋势；（2）为从事冰川质量平衡对比验证和模型模拟的同行提供方便。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Regular flower pole height measurement</w:t>
+        <w:t xml:space="preserve">定期测量花杆高度</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1) Layout of the mass balance flower pole network array: (2) Regular measurement of flower pole heights and calculation of accumulation and ablation; (3) Main observation indicators: latitude, longitude and elevation (RTK)\pole length and height of each ablation flower pole on Urumqi Glacier No. 1; additional ice thickness, snow layer thickness, density profile characteristics, etc.</w:t>
+        <w:t xml:space="preserve">(1）质量平衡花杆网络阵布局：（2）定期测量花杆高度，计算积累量和消融量；（3）主要观测指标：乌鲁木齐一号冰川各消融花杆的经纬度和高程（RTK）/杆长和杆高；附加冰厚、雪层厚度、密度剖面特征等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meets WGMS accreditation standards </w:t>
+        <w:t xml:space="preserve">符合 WGMS 认证标准</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1959/05/01-2022/10/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1959/05/01-2022/10/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tianshan Urumqi Glacier No.1 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山乌鲁木齐一号冰川（43°06′ N，86°49′ E） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Urumqi Glacier No.1, Mass Balance</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山乌鲁木齐一号冰川, 冰川年物质平衡</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1959-2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1959-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianshan Urumqi Glacier No.1 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山乌鲁木齐一号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,560 +1458,828 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Feiteng ,  Shujing Yang,  LIU Shuangshuang  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王飞腾,  杨淑静,  刘爽爽 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王飞腾  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Shujing Yang </w:t>
+        <w:t xml:space="preserve">,  杨淑静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Feiteng  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王飞腾</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022xjkk0802</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022xjkk0802</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Investigation of Cryosphere Resources and Service Functions in Xinjiang</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆冰冻圈资源及其服务功能调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Feiteng , Shujing Yang, LIU Shuangshuang . Observed glacier mass balance dataset for Urumqi Glacier No.1 in1959-2022, the Tianshan Mountains. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB3939.2023.</w:t>
+        <w:t xml:space="preserve">王飞腾,杨淑静,刘爽爽. 1959-2022年天山乌鲁木齐一号冰川质量平衡观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB3939.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>