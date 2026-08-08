--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域电力消耗量数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Electricity consumption data in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Electricity consumption data in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0003.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db0003.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  近五年的流域县级城市流域电力消耗量具体数据。   1、数据集命名：流域电力消耗量数据.xlsx。   2、属性说明：省：流域流经省级区域。市：流域流经市级区域。县(区)：流域流经区县级区域。电力消耗量详情：标明售电量、供电量。2015~2019每年数据。   3、黄河流域主要统计了河南省、陕西省、山东省、青海省、宁夏回族自治区的部分县区电力消耗量数据。包括售电量、供电量、发电量。也包含一部分增幅。</w:t>
+        <w:t xml:space="preserve">Specific data on electricity consumption in county-level cities within the river basin for the past five years. 1. Dataset Name: Electricity Consumption Data in the River Basin.xlsx. 2. Attribute Description: Province: Provincial areas through which the river basin flows. City: Municipal areas through which the river basin flows. County (District): County- and district-level areas through which the river basin flows. Detailed Electricity Consumption: Indicates electricity sales and electricity supplied. Data for each year from 2015 to 2019. 3. The Yellow River Basin mainly includes electricity consumption data for some counties and districts in Henan Province, Shaanxi Province, Shandong Province, Qinghai Province, and Ningxia Hui Autonomous Region. This includes electricity sales, electricity supplied, and electricity generated. It also includes some growth rates. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  来源于各县区年鉴统计。</w:t>
+        <w:t xml:space="preserve"> Derived from the statistical yearbooks of various counties and districts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理数据并摘录。</w:t>
+        <w:t xml:space="preserve"> Manually collected and compiled data, with extracts made accordingly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">68.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:68.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">电力消耗量, 售电量, 供电量, 增长率</w:t>
+        <w:t xml:space="preserve">Theme:Electricity consumption, electricity sales, power supply, growth rate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山西省,  黄河流域,  山东,  宁夏,  陕西省,  青海省,  河南省 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin,  Shaanxi Province,  Shanxi Province,  Shandong,  Ningxia,  Qinghai Province,  Henan Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域电力消耗量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.25.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Electricity consumption data in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.25.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>