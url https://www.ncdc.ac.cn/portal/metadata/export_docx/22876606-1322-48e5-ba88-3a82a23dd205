--- v0 (2026-05-11)
+++ v1 (2026-08-09)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013年纳木那尼峰地区GPS控制点联测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013 joint survey data set of GPS control points in namunani peak area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013 joint survey data set of GPS control points in namunani peak area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0072.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0072.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.102</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集针对纳木那尼峰地区，GPS(Global Positioning System)控制点联测数据集包括控制点的序号、经度、纬度、高程。数据集包含19条记录，主要通过采购了该地区国家一级控制点，利用国家一级控制点进行静态测量，同步测量时间1小时以上，通过解算获取冰川区控制点；通过DGPS(Differential Global Position System) RTK(Real - time kinematic)进行动态联测获取。数据集只针对2013年当年非冰川/冰川表面高程，采用完全开放共享。数据集中经度，单位度(°)，纬度，单位度(°)，高程，即当年冰川表面高程，单位米(m)。</w:t>
+        <w:t xml:space="preserve">This data set is for namunani peak area. The GPS (Global Positioning System) control point joint survey data set includes the serial number, longitude, latitude and elevation of control points. The data set contains 19 records, mainly through the procurement of national level control points in the region, using the national level control points for static measurement, synchronous measurement time of more than 1 hour, the glacier area control points are obtained by solving, and the dynamic joint measurement is obtained by DGPS (differential global position system) RTK (real-time kinematic). The data set is only used for the non glacier / glacier surface elevation in 2013, which is fully open and shared. In the data set, longitude, unit degree (°), latitude, unit degree (°), elevation, that is, the glacier surface elevation in the current year, unit meter (m). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要为实测数据，数据主要来源为国家一级控制点静态测量，DGPS RTK动态联测。</w:t>
+        <w:t xml:space="preserve">This data set is mainly measured data, and the main data sources are static measurement of national first-class control points and dynamic joint measurement of DGPS RTK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在数据实测中，进行了国家一级控制点静态测量，后差分GPS采用Mobile Mapper10手持GPS作为接收器，E640高精度静态GPS作为基站，放置在稳定地形区，与手持GPS同时记录数据，然后将收集到的数据在后处理软件中进行后差分处理；实时动态差分使用中国合众思壮公司Starfire3050差分GPS进行测量,测量过程规范化和标准化，并严格复核。</w:t>
+        <w:t xml:space="preserve">In the data measurement, the static measurement of the national first-class control points is carried out, and the post differential GPS adopts mobile Mapper10 handheld GPS as receiver, E640 high-precision static GPS as base station, placed in stable terrain area, record data with handheld GPS at the same time, and then the collected data are post differential processed in post-processing software; real time dynamic difference is measured by Starfire 3050 differential GPS of China united strength company, and the measurement process is standardized and standardized, and strictly reviewed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采用4-6台华测X20或T5 GNSS进行联测，同步测量时间1小时以上，并采用1-3个国家级控制点进行联测；成果解算精度控制在2cm以内</w:t>
+        <w:t xml:space="preserve">4-6 stations of China Survey X20 or T5 GNSS are used for joint survey, the synchronous measurement time is more than 1 hour, and 1-3 national control points are used for joint survey; the result calculation accuracy is controlled within 2cm </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/08/01-2013/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/08/01-2013/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">纳木那尼峰 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Namunani Peak </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">26.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:26.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">EXCEL</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">GPS, 纳木那尼峰, 控制点</w:t>
+        <w:t xml:space="preserve">Theme:GPS, Namunani peak, control point</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">纳木那尼峰 </w:t>
+        <w:t xml:space="preserve">Place:Namunani Peak </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">叶庆华,  宗继彪,  勾鹏 </w:t>
+        <w:t xml:space="preserve">contributors:Ye Qinghua,  Zong jibiao,  Gou peng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ye Qinghua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">叶庆华,宗继彪,勾鹏. 2013年纳木那尼峰地区GPS控制点联测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.102.</w:t>
+        <w:t xml:space="preserve">Ye Qinghua, Zong jibiao, Gou peng. 2013 joint survey data set of GPS control points in namunani peak area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.102.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>