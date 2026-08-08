--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游L波段机载微波辐射计数据集（2012年7月10日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: L-band airborne microwave radiometer data set in the middle reaches of Heihe River Basin (July 10, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: L-band airborne microwave radiometer data set in the middle reaches of Heihe River Basin (July 10, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3510.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3510.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1870</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为L波段机载微波辐射计于2012年7月10日获取，地点在黑河中游地区。其中L波段频率为1.4GHz，天顶角观测，V极化与H极化信息；飞机10:30（北京时间，下同）从张掖机场起飞，15:30降落。飞行历时5小时。在观测期间，飞行高度2500m左右，飞行速度220-250km/hr左右。   原始数据分为两部分，分别为微波辐射计数据和地理位置KMZ数据。微波辐射计数据包括V极化与H极化两个数据文件，分辨率750 m，每个数据文件包含所观测TB值和对应扫描波束ID、入射角、位置、时间标记(UTC)和其他飞行姿态信息。KMZ文件给出38.5入射角下飞区域行1公里网格TB值分布数据。飞机前和结束时微波辐射计分别进行了“热”和“冷”辐射校正。微波辐射计数据应考虑电磁波干扰影响，V极化TB值受电磁波干扰较强，H极化受影响较小。</w:t>
+        <w:t xml:space="preserve">This data set was obtained by L-band airborne microwave radiometer on July 10, 2012 in the middle reaches of Heihe River. The L-band frequency is 1.4GHz, zenith angle observation, V polarization and H polarization information; The plane took off from Zhangye airport at 10:30 (Beijing time, the same below) and landed at 15:30. The flight lasted five hours. During the observation period, the flight altitude is about 2500m and the flight speed is about 220-250km / hr. The original data is divided into two parts: microwave radiometer data and geographic location KMZ data. Microwave radiometer data includes two data files of V polarization and H polarization, with a resolution of 750 M. each data file contains the observed TB value and the corresponding scanning beam ID, incident angle, position, time stamp (UTC) and other flight attitude information. The KMZ file gives the TB value distribution data of 1km grid in the flying area at 38.5 incidence angle. The microwave radiometer was calibrated for "hot" and "cold" radiation before and at the end of the aircraft. Electromagnetic wave interference shall be considered for microwave radiometer data. V-polarization TB value is strongly affected by electromagnetic wave interference and H-polarization is less affected. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  其中L波段频率为1.4GHz，天顶角观测，V极化与H极化信息；飞机10:30（北京时间，下同）从张掖机场起飞，15:30降落。飞行历时5小时。在观测期间，飞行高度2500m左右，飞行速度220-250km/hr左右。</w:t>
+        <w:t xml:space="preserve">  The L-band frequency is 1.4GHz, zenith angle observation, V polarization and H polarization information; The plane took off from Zhangye airport at 10:30 (Beijing time, the same below) and landed at 15:30. The flight lasted five hours. During the observation period, the flight altitude is about 2500m and the flight speed is about 220-250km / hr</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据分为两部分，分别为微波辐射计数据和地理位置KMZ数据。微波辐射计数据包括V极化与H极化两个数据文件，分辨率750 m，每个数据文件包含所观测TB值和对应扫描波束ID、入射角、位置、时间标记(UTC)和其他飞行姿态信息。KMZ文件给出38.5入射角下飞区域行1公里网格TB值分布数据。飞机前和结束时微波辐射计分别进行了“热”和“冷”辐射校正。微波辐射计数据应考虑电磁波干扰影响，V极化TB值受电磁波干扰较强，H极化受影响较小。</w:t>
+        <w:t xml:space="preserve">  The original data is divided into two parts: microwave radiometer data and geographic location KMZ data. Microwave radiometer data includes two data files of V polarization and H polarization, with a resolution of 750 M. each data file contains the observed TB value and the corresponding scanning beam ID, incident angle, position, time stamp (UTC) and other flight attitude information. The KMZ file gives the TB value distribution data of 1km grid in the flying area at 38.5 incidence angle. The microwave radiometer was calibrated for "hot" and "cold" radiation before and at the end of the aircraft. Electromagnetic wave interference shall be considered for microwave radiometer data. V-polarization TB value is strongly affected by electromagnetic wave interference and H-polarization is less affected</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/07/10-2012/07/11</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/07/10-2012/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">47.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:47.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航空遥感, PLMR, 机载微波辐射计, 机载地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Airborne remote sensing, plmr, airborne microwave radiometer, airborne ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云,  车涛,  李新 </w:t>
+        <w:t xml:space="preserve">contributors:DaiLiyun,  Che Tao,  LI Xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云  </w:t>
+        <w:t xml:space="preserve">author:DaiLiyun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：综合集成与航空微波遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Heihe Watershed Allied Telemetry Experimental Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">戴礼云,车涛,李新. 黑河生态水文遥感试验：黑河流域中游L波段机载微波辐射计数据集（2012年7月10日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1870.</w:t>
+        <w:t xml:space="preserve">DaiLiyun, Che Tao, LI Xin. Heihe River eco hydrological remote sensing experiment: L-band airborne microwave radiometer data set in the middle reaches of Heihe River Basin (July 10, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1870.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">