--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: L-band airborne microwave radiometer data set in the middle reaches of Heihe River Basin (July 10, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游L波段机载微波辐射计数据集（2012年7月10日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3510.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: L-band airborne microwave radiometer data set in the middle reaches of Heihe River Basin (July 10, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1870</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3510.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1870</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set was obtained by L-band airborne microwave radiometer on July 10, 2012 in the middle reaches of Heihe River. The L-band frequency is 1.4GHz, zenith angle observation, V polarization and H polarization information; The plane took off from Zhangye airport at 10:30 (Beijing time, the same below) and landed at 15:30. The flight lasted five hours. During the observation period, the flight altitude is about 2500m and the flight speed is about 220-250km / hr. The original data is divided into two parts: microwave radiometer data and geographic location KMZ data. Microwave radiometer data includes two data files of V polarization and H polarization, with a resolution of 750 M. each data file contains the observed TB value and the corresponding scanning beam ID, incident angle, position, time stamp (UTC) and other flight attitude information. The KMZ file gives the TB value distribution data of 1km grid in the flying area at 38.5 incidence angle. The microwave radiometer was calibrated for "hot" and "cold" radiation before and at the end of the aircraft. Electromagnetic wave interference shall be considered for microwave radiometer data. V-polarization TB value is strongly affected by electromagnetic wave interference and H-polarization is less affected. </w:t>
+        <w:t xml:space="preserve">  本数据集为L波段机载微波辐射计于2012年7月10日获取，地点在黑河中游地区。其中L波段频率为1.4GHz，天顶角观测，V极化与H极化信息；飞机10:30（北京时间，下同）从张掖机场起飞，15:30降落。飞行历时5小时。在观测期间，飞行高度2500m左右，飞行速度220-250km/hr左右。   原始数据分为两部分，分别为微波辐射计数据和地理位置KMZ数据。微波辐射计数据包括V极化与H极化两个数据文件，分辨率750 m，每个数据文件包含所观测TB值和对应扫描波束ID、入射角、位置、时间标记(UTC)和其他飞行姿态信息。KMZ文件给出38.5入射角下飞区域行1公里网格TB值分布数据。飞机前和结束时微波辐射计分别进行了“热”和“冷”辐射校正。微波辐射计数据应考虑电磁波干扰影响，V极化TB值受电磁波干扰较强，H极化受影响较小。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The L-band frequency is 1.4GHz, zenith angle observation, V polarization and H polarization information; The plane took off from Zhangye airport at 10:30 (Beijing time, the same below) and landed at 15:30. The flight lasted five hours. During the observation period, the flight altitude is about 2500m and the flight speed is about 220-250km / hr</w:t>
+        <w:t xml:space="preserve">  其中L波段频率为1.4GHz，天顶角观测，V极化与H极化信息；飞机10:30（北京时间，下同）从张掖机场起飞，15:30降落。飞行历时5小时。在观测期间，飞行高度2500m左右，飞行速度220-250km/hr左右。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The original data is divided into two parts: microwave radiometer data and geographic location KMZ data. Microwave radiometer data includes two data files of V polarization and H polarization, with a resolution of 750 M. each data file contains the observed TB value and the corresponding scanning beam ID, incident angle, position, time stamp (UTC) and other flight attitude information. The KMZ file gives the TB value distribution data of 1km grid in the flying area at 38.5 incidence angle. The microwave radiometer was calibrated for "hot" and "cold" radiation before and at the end of the aircraft. Electromagnetic wave interference shall be considered for microwave radiometer data. V-polarization TB value is strongly affected by electromagnetic wave interference and H-polarization is less affected</w:t>
+        <w:t xml:space="preserve">  原始数据分为两部分，分别为微波辐射计数据和地理位置KMZ数据。微波辐射计数据包括V极化与H极化两个数据文件，分辨率750 m，每个数据文件包含所观测TB值和对应扫描波束ID、入射角、位置、时间标记(UTC)和其他飞行姿态信息。KMZ文件给出38.5入射角下飞区域行1公里网格TB值分布数据。飞机前和结束时微波辐射计分别进行了“热”和“冷”辐射校正。微波辐射计数据应考虑电磁波干扰影响，V极化TB值受电磁波干扰较强，H极化受影响较小。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/07/10-2012/07/11</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/07/10-2012/07/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:47.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">47.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Airborne remote sensing, plmr, airborne microwave radiometer, airborne ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航空遥感, PLMR, 机载微波辐射计, 机载地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1458,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DaiLiyun,  Che Tao,  LI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云,  车涛,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DaiLiyun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">戴礼云</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125001</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Heihe Watershed Allied Telemetry Experimental Research</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：综合集成与航空微波遥感</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DaiLiyun, Che Tao, LI Xin. Heihe River eco hydrological remote sensing experiment: L-band airborne microwave radiometer data set in the middle reaches of Heihe River Basin (July 10, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1870.</w:t>
+        <w:t xml:space="preserve">戴礼云,车涛,李新. 黑河生态水文遥感试验：黑河流域中游L波段机载微波辐射计数据集（2012年7月10日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1870.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>