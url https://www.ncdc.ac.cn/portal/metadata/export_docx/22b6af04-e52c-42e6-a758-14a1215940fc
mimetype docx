--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global Surface Soil Moisture Estimation Dataset Enhanced by Conditional Variation Autoencoder (2015-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">利用条件变异自动编码器增强的全球地表土壤水分估算数据集（2015-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8000601</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global Surface Soil Moisture Estimation Dataset Enhanced by Conditional Variation Autoencoder (2015-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6519.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.8000601</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6519.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High quality soil moisture (SM) estimation is crucial for various applications such as drought monitoring, environmental assessment, and agricultural management. The advancement of remote sensing technology has made it possible to use active and passive sensors to retrieve near real-time soil moisture on the Earth's surface. However, the European Space Agency's Climate Change Initiative (CCI) SM product combines data from multiple sensors, but sacrifices spatiotemporal resolution and coverage due to satellite orbit limitations and retrieval algorithms. To address this issue, a SM reconstruction method based on a conditional variation autoencoder model was developed by utilizing the high spatial resolution of SMAP L4 data and the accuracy of CCI fusion products in different land cover types. Through this method, a global three-day SM product with a temperature range of 0.0625 ° was created, spanning from 2015 to 2021. </w:t>
+        <w:t xml:space="preserve">  高质量的土壤水分（SM）估算对干旱监测、环境评估和农业管理等各种应用至关重要。遥感技术的进步使得利用主动和被动传感器检索近实时地球表面土壤水分成为可能。然而，欧空局气候变化倡议（CCI）SM 产品结合了来自多个传感器的数据，但由于卫星轨道限制和检索算法，牺牲了时空分辨率和覆盖范围。为解决这一问题，利用 SMAP L4 数据的高空间分辨率和 CCI 融合产品在不同土地覆被类型方面的准确性，开发了一种基于条件变异自动编码器模型的SM重建方法。通过这种方法，创建了0.0625° 的全球三天 SM 产品，时间跨度从2015年到2021 年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The European Space Agency's CCI SM product integrates multiple SM data from active and passive microwave sensors, creating three types of products: active products, passive products, and integrated products that utilize active and passive microwave data. We collected the combined microwave products of CCI as the basic data source for SM product reconstruction, and readjusted the entire second level observation data to a pattern based general climatology. This dataset spans 40 years with a spatial resolution of 0.25 ° and a time span from November 1978 to December 31, 2021.     In this study, we collected the SMAP Level 4 and global 9-kilometer EASE Grid surface and root zone soil moisture analysis datasets with a spatial resolution of 9 kilometers updated by the National Snow and Ice Data Center (NSIDC).</w:t>
+        <w:t xml:space="preserve">  欧空局 CCI SM 产品整合了来自主动和被动微波传感器的多种 SM 数据，创建了三种产品： 有源产品、无源产品和利用有源和无源微波数据的综合产品。我们收集了 CCI 的 COMBINED 微波产品，作为 SM 产品重建的基本数据源，分别将整个第 2 级观测数据重新调整为基于模式的通用气候学。该数据集跨越 40 年，空间分辨率为 0.25°，时间跨度从 1978 年 11 月至 2021 年 12 月 31 日。   在本研究中，我们收集了国家冰雪数据中心（NSIDC）更新的空间分辨率为9千米的SMAP第4级、全球9千米 EASE-Grid地表和根区土壤水分分析数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    We propose a new approach to reconstruct HR SM products on a global scale. Using the comprehensive European Space Agency CCI SM dataset and SMAP assimilation products, we employed mutation inference and conditional mutation autoencoder (CVAE) to seamlessly merge these datasets and improve the accuracy and coverage of SM estimation. This method overcomes challenges related to missing values, limited use of multi-source observations, and spatial distribution differences. By integrating the advantages of two datasets, we have obtained globally consistent high-quality SM products.</w:t>
+        <w:t xml:space="preserve">  我们提出了一种新的方法来重建全球范围内的HR SM产品。利用全面的欧空局CCI SM数据集和SMAP同化产品，我们采用变异推理和条件变异自动编码器（CVAE）来无缝合并这些数据集，并提高SM估计的精度和覆盖范围。这种方法克服了与缺失值、多源观测的有限使用以及空间分布差异相关的挑战。通过整合两个数据集的优势，我们获得了全球一致的高质量 SM 产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The reconstructed SM product has undergone rigorous validation by global core SM sites and sparse observation networks. The evaluation used multiple indicators, including global unbiased root mean square error (ubRMSE) and correlation coefficient (CC). The verification results show that the ubRMSE values of the core SM site and sparse observation network are approximately 0.029 and 0.071 m3/m3, respectively, and the CC values are approximately 0.863 and 0.743, respectively. Compared to existing benchmarks, this reconstruction product has global coverage and higher accuracy. </w:t>
+        <w:t xml:space="preserve">  重建的SM产品经过了全球核心SM站点和稀疏观测网络的严格验证。评估采用了多种指标，包括全球无偏均方根误差（ubRMSE）和相关系数（CC）。验证结果显示，核心SM站点和稀疏观测网络的 ubRMSE 值分别约为 0.029 和 0.071 m3/m3，CC 值分别约为 0.863 和 0.743。与现有基准相比，该重建产品覆盖全球，精度更高。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.8 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:NetCDF</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NetCDF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture (SM), conditional variation autoencoder, machine learning, surface variables</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤湿度 （SM）, 条件变异自动编码器, 机器学习, 地表变量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,573 +1419,822 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:SHI Changjiang,  ZHANG Wanchang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石长江,  张万昌 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:SHI Changjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石长江  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  ZHANG Wanchang </w:t>
+        <w:t xml:space="preserve">,  张万昌  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:SHI Changjiang , ZHANG Wanchang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石长江, 张万昌</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SHI Changjiang, ZHANG Wanchang. Global Surface Soil Moisture Estimation Dataset Enhanced by Conditional Variation Autoencoder (2015-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6519.2024.</w:t>
+        <w:t xml:space="preserve">石长江,张万昌. 利用条件变异自动编码器增强的全球地表土壤水分估算数据集（2015-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6519.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Shi C, Zhang Z, Xiong S, Zhang W. Enhancing Global Surface Soil Moisture Estimation From ESA CCI and SMAP Product With a Conditional Variational Autoencoder[J]. IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2024, 17: 9337-9359. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1109/JSTARS.2024.3393828.</w:t>
       </w:r>