--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -2212,53 +2212,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shi C, Zhang Z, Xiong S, Zhang W. Enhancing Global Surface Soil Moisture Estimation From ESA CCI and SMAP Product With a Conditional Variational Autoencoder[J]. IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2024, 17: 9337-9359. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1109/JSTARS.2024.3393828.</w:t>
+        <w:t xml:space="preserve">[J]. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>