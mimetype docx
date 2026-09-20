--- v2 (2026-08-06)
+++ v3 (2026-09-20)
@@ -2212,51 +2212,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">[J]. </w:t>
+        <w:t xml:space="preserve">[J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>