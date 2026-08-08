--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西北干旱区1：10万黑河流域土地盐碱化土地数据集(1970、1990、2000、2010年代)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 land salinization data set of Heihe River Basin in Northwest China (1970, 1990, 2000, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 land salinization data set of Heihe River Basin in Northwest China (1970, 1990, 2000, 2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0052.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0052.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.120</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据内容（数据文件、表名称，包含的观测指标内容） 数据文件名称： 1、黑河farmland：黑河耕地盐渍化土地 （9）hhf75 （10）hhf90 （11）hhf2k （12）hhf2010 2、黑河other：黑河其它类型盐渍化土地 （13）heihe75 （14）heihe90 （15）heihe2k （16）heihe2010 5、包含了1975年代、1980年代、1990年代、2000年2010年西北干旱区典型流域盐渍化土地数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">遥感信息数据： ①．1975年MSS遥感影像以3、2、1波段组合 ②．1990、2000、2010年美国陆地资源卫星TM影像以4、3、2波段组合； ③．2004、2010年中巴卫星影像数据；CBERS4、3、2波段组合 ④．1：10万地形图、1：:100万地貌和土地利用图。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、数字化工具： 按干西部旱区盐渍化土壤时空格局研究问题和目标，专题以黑河重点流域和灌区土壤盐渍化为对象，应用地理信息软件（ARC/INFO、ARCGIS、ERDAS、ARCVIEW）的种多功能（如图像处理、信息数据分析提取与矢量化、图形编辑和数据库建设等），构建干旱区盐渍土信息连接与数据分析平台; 2、简单流程 进行基础资料的收集、汇总与分析（包括前人工作的基础数据及研究成果、数据源信息数据</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、严格按照仪器操作规范进行观测和数据采集，纠正后的图像满足同名像元误差平原地区小于1个像元，山区小于2个像。 2、数据生产过程: 遥感数据处理时以几何纠正后的1：10万栅格地形图为地理基础，对2000年的Landsat ETM进行精纠正。其它时期影像采用与ETM影像匹配的方法进行纠正。对遥感图像制备主要包括精纠正处理与分县图像镶嵌。遥感数据处理时以几何纠正后的1：10万栅格地形图为地理基础，对2000年的Landsat ETM进行精纠正。纠正时，一景影像内选取30-40个控制点并且尽量均匀分布，并用二次多项式进行重采样。1975 MSS图像、1990、2005和2010年的TM图像以纠正后的2000ETM图像为基础完成几何校正，纠正时每景图像内选取7*8个控制点，并且尽量分布均匀，利用二次多项式建立纠正模型，图像重采样方法采用最邻近值法。纠正后的图像满足同名像元误差平原地区小于1个像元，山区小于2个像元。 为避免分县精纠正遥感影像切割后出现黑色空白区域，影响显示和使用，要求以矩形切割，不需要用县界切割。在需要多景数据镶嵌情况下，尽可能使切割区域内均有遥感影像覆盖。纠正后的整景和分县图像均保存为Geotif格式。整景图像保持原数据分辨率。分县图像如果存在不同数据源之间的镶嵌，统一采用类似陆地卫星TM的30米空间分辨率。纠正后分县影像图的命名。 (3)应用范围: 应用范围包括：编制四期新疆灌区土壤盐渍化等级与成分类型分布图、新疆盐碱地类型分布图，分析研究土壤盐渍化盐渍化特征、时空格局与演化规律。为中国西部荒漠化时空格局与变化项目研究提供依据，并为国家西部开发以及土地利用规划、盐碱地治理规划、环境治理规划、生态功能区划、交通工程建设等提供依据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1970/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1970/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">29.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:29.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">采用Albers等面积投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感, 卫星, 1：10万, landsat, 土地利用</w:t>
+        <w:t xml:space="preserve">Theme:remote sensing, satellite, 1: 100000, landsat, land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1970 1990 2000 2010</w:t>
+        <w:t xml:space="preserve">Time:1970 1990 2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  黑河 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,903 +1235,609 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乔木,  廖杰 </w:t>
+        <w:t xml:space="preserve">contributors:QIAO Mu,  Liao Jie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">乔木  </w:t>
+        <w:t xml:space="preserve">author:QIAO Mu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  廖杰  </w:t>
+        <w:t xml:space="preserve">,  Liao Jie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , QIAO Mu , Liao Jie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421301</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化特征及其时空格局</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乔木,廖杰. 西北干旱区1：10万黑河流域土地盐碱化土地数据集(1970、1990、2000、2010年代). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.120.</w:t>
+        <w:t xml:space="preserve">QIAO Mu, Liao Jie. 1:100000 land salinization data set of Heihe River Basin in Northwest China (1970, 1990, 2000, 2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.120.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>