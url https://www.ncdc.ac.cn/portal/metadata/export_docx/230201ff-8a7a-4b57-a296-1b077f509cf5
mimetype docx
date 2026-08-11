--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -2,851 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HOME框架下PRMS模型模拟数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">PRMS model simulation dataset in HOME framework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">PRMS model simulation dataset in HOME framework</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/westdc.001.2019.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/westdc.001.2019.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.352</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是收集的PRMS模型取样数据，并在HOME（Heihe river basin Open Modeling Environment）建模框架下模拟运行。输入数据包括日最高气温(tmax)、日最低气温(tmin)、降水(precip);输出数据包括 潜在蒸散发（PotET）、太阳辐射（swrad）、径流（Runoff）等。时空范围：时间是1995.1-2004.12。空间范围：黑河上游</w:t>
+        <w:t xml:space="preserve">This data set is the collected PRMs model sampling data, and is simulated under the framework of home (Heihe River base open modeling environment). The input data include daily maximum temperature (Tmax), daily minimum temperature (Tmin), precipitation (Precip); output data include potential evapotranspiration (potet), solar radiation (swrad), runoff (runoff), etc. Space time range: from January 1995 to December 2004. Spatial scope: upper reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是收集的PRMS模型取样数据，并在HOME（Heihe river basin Open Modeling Environment）建模框架下模拟运行。</w:t>
+        <w:t xml:space="preserve">This data set is the collected PRMs model sampling data, and is simulated under the framework of home (Heihe River base open modeling environment)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器自动观测，人工统计数据。</w:t>
+        <w:t xml:space="preserve">Automatic observation of manual statistical data by instruments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">The quality of data set is controlled by strict manual audit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1995/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1995/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域上游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Upper reaches of Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">70.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:70.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> dat,asc</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format: dat,asc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -859,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水, 气温, 径流</w:t>
+        <w:t xml:space="preserve">Theme:Precipitation, temperature, runoff</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1995 2004</w:t>
+        <w:t xml:space="preserve">Time:1995 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Upstream </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,753 +1235,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳  </w:t>
+        <w:t xml:space="preserve">author:MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张耀南  </w:t>
+        <w:t xml:space="preserve">,  Zhang Yaonan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang Yaonan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. HOME框架下PRMS模型模拟数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.352.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. PRMS model simulation dataset in HOME framework. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.352.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>