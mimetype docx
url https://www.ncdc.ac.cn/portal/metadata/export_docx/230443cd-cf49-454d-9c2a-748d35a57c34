--- v0 (2026-05-09)
+++ v1 (2026-08-01)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1990年青海省1:70万土地覆被数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:700000 land cover data set of Qinghai Province in 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:700000 land cover data set of Qinghai Province in 1990</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/casnw.038.2018.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.038.2018.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1486</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集为中国西北地区青海省1990年的1:70万土地覆被数据。主要数据源有： 1．1990年代土地利用数据2．与土地利用数据同期陆地卫星精纠正分县假彩色合成影像 3．辅助数据包括1:50万草地资源图（矢量）、1:100万土壤类型图（矢量）、1:100万植被类型图（扫描）等。</w:t>
+        <w:t xml:space="preserve">The data set is 1:700000 land cover data of Qinghai Province in Northwest China in 1990. The main data sources are as follows: 1. Land use data of 1990s; 2. Landsat fine correction of false color composite images of counties at the same time with land use data; 3. Auxiliary data include 1:500000 grassland resource map (vector), 1:1 million soil type map (vector), 1:1 million vegetation type map (scanning). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">主要数据源有： 1．1990年代土地利用数据2．与土地利用数据同期陆地卫星精纠正分县假彩色合成影像 3．辅助数据包括1:50万草地资源图（矢量）、1:100万土壤类型图（矢量）、1:100万植被类型图（扫描）等</w:t>
+        <w:t xml:space="preserve">The main data sources are: 1. Land use data of 1990s; 2. Landsat fine correction of false color composite images of counties in the same period with land use data; 3. Auxiliary data include 1:500000 grassland resource map (vector), 1:1 million soil type map (vector), 1:1 million vegetation type map (scanning)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于eCognition软件平台，采用面向对象分类方法</w:t>
+        <w:t xml:space="preserve">Based on eCognition software platform, Using object-oriented classification methods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">The data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/01/01-1990/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1990/01/01-1990/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">59.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:59.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">SHP</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:SHP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, 土地覆被, 基础地理</w:t>
+        <w:t xml:space="preserve">Theme:Land use, land cover, basic geography</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990</w:t>
+        <w:t xml:space="preserve">Time:1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海省,  西北地区 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Province,  Northwestern China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 88.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颜长珍,  谢家丽 </w:t>
+        <w:t xml:space="preserve">contributors:YanChangzhen,  XieJiali </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">谢家丽  </w:t>
+        <w:t xml:space="preserve">author:XieJiali </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YanChangzhen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">颜长珍,谢家丽. 1990年青海省1:70万土地覆被数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1486.</w:t>
+        <w:t xml:space="preserve">YanChangzhen, XieJiali. 1:700000 land cover data set of Qinghai Province in 1990. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1486.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>