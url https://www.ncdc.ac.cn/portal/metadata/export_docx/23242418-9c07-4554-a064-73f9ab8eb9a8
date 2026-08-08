--- v0 (2026-06-20)
+++ v1 (2026-08-08)
@@ -2,1033 +2,794 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌鲁木齐河源区消融期末雪线高度数据（2002-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Final Snowline Height Data of Urumqi River Source Area Melting Period (2002-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Final Snowline Height Data of Urumqi River Source Area Melting Period (2002-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7116.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db7116.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TIANSHAN.DB7116.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集利用消融期末（每年7月20日-9月20日）Landsat影像，结合ArcGIS、ENVI软件和Google Earth影像，基于积雪和裸冰反照率值差异显著的特性以及遥感反演的整条冰川范围的反照率果，提取了天山乌鲁木齐河源区7条冰川2002-2022年消融期末的雪线高度数据（单位：m）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. Landsat陆地卫星影像数据   从美国地质调查局网站(https://www.usgs.gov/)和地理空间数据云(http://www.gscloud.cn/)下载。   2. ASTER GDEM V3数据    空间分辨率为30米，下载地址 https://lpdaac.usgs.gov/products/astgtmv003/。</w:t>
+        <w:t xml:space="preserve"> 1. Landsat land satellite imagery data  From the website of the United States Geological Survey（ https://www.usgs.gov/ ）Geospatial Data Cloud（ http://www.gscloud.cn/ ）Download.  2. ASTER GDEM V3 data  The spatial resolution is 30 meters, download link https://lpdaac.usgs.gov/products/astgtmv003/ .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. 遥感数据预处理：通过辐射定标，大气校正、地形校正、BRDF校正以及窄-宽波段转换的方法反演获得冰川表面反照率。   2. 雪线高度识别：利用冰川区DEM和遥感反演反照率结果，以50 m等高线间隔计算冰川中流线（中流线附近7个像元，约210 m范围）附近各海拔带的反照率值、标准差，得到中流线上反照率随海拔的变化曲线。曲线上标准差最大点表明该海拔带内冰面类型差异最大，为积雪区与裸冰区的过渡带，其反照率值记为α。随着海拔的升高，自该海拔带以上的区域为积雪区，以下为裸冰区。因此，将α作为雪线提取的阈值，将冰川表面划分为积雪区和裸冰区，积雪区下界即为雪线。但是，冰川雪线高度不一定沿等高线规则分布，很可能穿越几条等高线。在此，根据5 m间隔提取的等高线，取该线最邻近的等高线或者最邻近等高线的平均值作为最终雪线高度。</w:t>
+        <w:t xml:space="preserve"> 1. Remote sensing data preprocessing: Obtain glacier surface albedo through radiometric calibration, atmospheric correction, terrain correction, BRDF correction, and narrow wide band conversion.  2. Snow line height recognition: Using DEM and remote sensing inversion of albedo results in glacier areas, calculate the albedo values and standard deviations of each altitude zone near the glacier centerline (7 pixels near the centerline, approximately 210 meters) at 50 meter contour intervals, and obtain the variation curve of albedo with altitude on the centerline. The point with the maximum standard deviation on the curve indicates that there is the greatest difference in ice surface types within this altitude zone, which is the transition zone between snow covered areas and bare ice areas. Its albedo value is denoted as α. As the altitude increases, the area above this altitude zone is the snow covered area, and the area below is the bare ice area. Therefore, using α as the threshold for snow line extraction, the glacier surface is divided into snow covered and bare ice areas, with the lower boundary of the snow covered area being the snow line. However, the height of glacier snow lines may not necessarily follow a regular distribution along contour lines and may cross several contour lines. Here, based on the contour lines extracted at 5-meter intervals, the nearest contour line or the average of the nearest contour lines is taken as the final snow line height.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据精度：人工目视解译划定雪线高度与本研究提取的雪线高度差值在8-67米之间。</w:t>
+        <w:t xml:space="preserve"> Data accuracy: The difference between the manually interpreted snow line height and the snow line height extracted in this study is between 8-67 meters. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/07/01-2022/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/07/01-2022/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山乌鲁木齐河源区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianshan Urumqi River Source Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4600.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -1041,241 +802,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 消融期, 雪线高度</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, melting period, snow line height</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地球科学其他学科 </w:t>
+        <w:t xml:space="preserve">Subject:Other disciplines of Earth Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山乌鲁木齐河源区 </w:t>
+        <w:t xml:space="preserve">Place:Tianshan Urumqi River Source Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1309,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1398,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1482,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1571,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1659,818 +1276,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">岳晓英 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">岳晓英  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC008</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">天山冰川数据资源体系整编</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Compilation and Integration of the Tianshan Glaciers Data Resource System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">岳晓英. 乌鲁木齐河源区消融期末雪线高度数据（2002-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7116.2026.</w:t>
+        <w:t xml:space="preserve">. Final Snowline Height Data of Urumqi River Source Area Melting Period (2002-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TIANSHAN.DB7116.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>