--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1125 +2,887 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 巢湖流域一级二级水系数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"> Data set of primary and secondary water systems in the Chaohu Lake basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data set of primary and secondary water systems in the Chaohu Lake basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6780.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6780.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6780.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集专注于巢湖流域的一级与二级水系网络，通过整合高分辨率遥感影像与GIS技术精细提取而成。数据集详细描绘了巢湖流域内主要河流及其支流的走向、宽度、流域边界等关键水文特征。一级水系涵盖了流域的主要干流，而二级水系则深入至各支流，全面展现了巢湖流域复杂的水系结构。   该数据集为流域水资源管理、防洪规划、生态廊道构建等提供了详实的基础资料。通过深入分析本数据集，可为巢湖流域的水资源高效利用、生态环境保护及应对气候变化策略的制定提供科学依据与技术支持，进一步促进流域的可持续发展与社会经济的稳定增长。</w:t>
+        <w:t xml:space="preserve">This dataset focuses on the primary and secondary hydrological network of the Chaohu Lake Basin, and is finely extracted by integrating high-resolution remote sensing imagery and GIS technology. The dataset depicts key hydrological features such as the course, width, and basin boundaries of the major rivers and their tributaries in the Chaohu Lake Basin in detail. The primary water system covers the main streams in the basin, while the secondary water system penetrates into the tributaries, fully demonstrating the complex water structure of the Chaohu Lake Basin. This dataset provides detailed basic information for water resource management, flood control planning, and ecological corridor construction in the basin. Through in-depth analysis of this dataset, it can provide scientific basis and technical support for the efficient use of water resources, ecological environmental protection and the formulation of strategies to cope with climate change in the Chaohu Lake Basin, which will further promote the sustainable development of the basin and the stable growth of the social economy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据的核心来源于国家及地方水利部门、地理信息局等官方机构。</w:t>
+        <w:t xml:space="preserve">  The core of the data comes from national and local water departments, geographic information bureaus, and other official agencies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）将每个水系的名称、位置、流向、长度、宽度等关键信息进行整合。生成包含所有一级和二级水系特征的数据集。   （2）使用地理信息系统（GIS）软件对数据进行准确性检查，确保水系的划分和特征信息与实际情况相符。   （3）检查数据集中的数据类型、数据格式、投影坐标系等是否一致。   （4）使用地理信息系统（GIS）软件，根据整合后的水系数据集制作巢湖流域一级和二级水系的分布图。</w:t>
+        <w:t xml:space="preserve">  (1) Integrate key information such as name, location, flow direction, length, and width of each water system. A dataset containing the characteristics of all primary and secondary water systems is generated.   (2) The data were checked for accuracy using Geographic Information System (GIS) software to ensure that the delineation and characterization information of the water systems matched the actual situation.   (3) Check the consistency of data types, data formats, and projected coordinate systems in the dataset.   (4) Use geographic information system (GIS) software to produce distribution maps of primary and secondary water systems in the Chaohu Lake Basin based on the integrated water system dataset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集精准地覆盖了巢湖流域内的一级和二级水系，详尽地纳入了主要河流、支流及其他关键水体，确保了数据的全面性和完整性。在数据整合阶段，采用了地理信息系统（GIS）技术，将经过校验的数据进行集成和整合，形成统一、完整且高精度的数据集。采用了空间插值、数据融合等高级数据处理方法，以进一步提升数据的精度和可用性。</w:t>
+        <w:t xml:space="preserve">  This dataset accurately covers the primary and secondary water systems within the Chaohu Lake basin, exhaustively incorporating major rivers, tributaries and other key water bodies to ensure the comprehensiveness and completeness of the data. In the data integration stage, Geographic Information System (GIS) technology was used to integrate and consolidate the calibrated data to form a unified, complete and highly accurate dataset. Advanced data processing methods, such as spatial interpolation and data fusion, were adopted to further enhance the accuracy and usability of the data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chaohu lake basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.adf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Albers Equal Area Conic Projection System </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域, 水系, 遥感影像</w:t>
+        <w:t xml:space="preserve">Theme:Chao Lake Basin, Water System, Remote Sensing Images</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域 </w:t>
+        <w:t xml:space="preserve">Place:Chaohu River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1154,69 +916,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,69 +987,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,69 +1053,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">118.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1416,69 +1124,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1504,818 +1194,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡庆芳 </w:t>
+        <w:t xml:space="preserve">contributors:HU Qingfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡庆芳  </w:t>
+        <w:t xml:space="preserve">author:HU Qingfang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Qingfang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡庆芳.  巢湖流域一级二级水系数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6780.2025.</w:t>
+        <w:t xml:space="preserve">HU Qingfang.  Data set of primary and secondary water systems in the Chaohu Lake basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6780.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>