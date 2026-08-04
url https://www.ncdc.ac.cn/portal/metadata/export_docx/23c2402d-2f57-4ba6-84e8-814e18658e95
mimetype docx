--- v0 (2026-05-16)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">科尔沁沙地高大和平缓流动沙丘土壤种子库、幼苗和成株调查数据（2017年4-8月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Seed bank, seedling and adult plant survey data for soils of tall and gently flowing dunes in the Kerchin Sandlands (April-August 2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Seed bank, seedling and adult plant survey data for soils of tall and gently flowing dunes in the Kerchin Sandlands (April-August 2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.ZDYF.db1675.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ZDYF.db1675.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ZDYF.db1675.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在选定流动沙丘设置背风坡下、背风坡中、背风坡上、丘顶、迎风坡上、迎风坡中、迎风坡下等7个坡位，垂直于坡向方向设置1个50cm×20cm的调查样方。   (1)2017年3月各坡位分别取3份土壤混匀带回实验室进行种子萌发实验。   (2)2017年4月-8月在每个调查样方调查幼苗和成株物种丰富度、群落盖度和群落密度。</w:t>
+        <w:t xml:space="preserve">Seven slopes were set up in the selected mobile dunes, including under leeward slope, middle leeward slope, upper leeward slope, top of the mound, top of the windward slope, middle windward slope, and under the windward slope, and one 50cm×20cm survey sample plot was set up perpendicular to the direction of the slope direction. (1) Three soil mixes were taken from each slope position in March 2017 and brought back to the laboratory for seed germination experiments. (2) Seedling and adult plant species richness, community cover and community density were investigated in April-August 2017 at each survey sample plot. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在选定流动沙丘设置背风坡下、背风坡中、背风坡上、丘顶、迎风坡上、迎风坡中、迎风坡下等7个坡位，垂直于坡向方向设置1个50cm×20cm的调查样方。</w:t>
+        <w:t xml:space="preserve">  Seven slopes were set up in the selected mobile dunes, including under the leeward slope, in the leeward slope, on the leeward slope, on the top of the mound, on the windward slope, in the windward slope, under the windward slope, etc., and one 50cm×20cm sample plot was set up perpendicularly to the direction of the slope direction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)2017年3月各坡位分别取3份土壤混匀带回实验室进行种子萌发实验。   (2)2017年4月-8月在每个调查样方调查幼苗和成株物种丰富度、群落盖度和群落密度。</w:t>
+        <w:t xml:space="preserve">  (1) Three soil mixes were taken from each slope in March 2017 and brought back to the laboratory for seed germination experiments.   (2) Seedling and adult plant species richness, community cover and community density were investigated in April-August 2017 at each surveyed sample site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Good quality data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/04/01-2017/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/04/01-2017/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">奈曼旗境内 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Within the territory of Naiman Banner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">流动沙丘, 土壤种子库, 幼苗定植</w:t>
+        <w:t xml:space="preserve">Theme:Mobile sand dunes, soil seed bank, seedling planting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017</w:t>
+        <w:t xml:space="preserve">Time:2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">奈曼旗境内 </w:t>
+        <w:t xml:space="preserve">Place:Within the territory of Naiman Banner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李玉霖 </w:t>
+        <w:t xml:space="preserve">contributors:LI Yulin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李玉霖  </w:t>
+        <w:t xml:space="preserve">author:LI Yulin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0500900</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国北方半干旱荒漠区沙漠化防治关键技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李玉霖. 科尔沁沙地高大和平缓流动沙丘土壤种子库、幼苗和成株调查数据（2017年4-8月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZDYF.db1675.2022.</w:t>
+        <w:t xml:space="preserve">LI Yulin. Seed bank, seedling and adult plant survey data for soils of tall and gently flowing dunes in the Kerchin Sandlands (April-August 2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZDYF.db1675.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>