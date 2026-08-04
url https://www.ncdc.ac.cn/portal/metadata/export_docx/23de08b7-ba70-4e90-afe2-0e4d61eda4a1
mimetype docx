--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：资源三号（ZY-3）遥感数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: resource 3 (ZY-3) remote sensing data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: resource 3 (ZY-3) remote sensing data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2999.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2999.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1936</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  资源三号（ZY-3）卫星是中国第一颗自主的民用高分辨率立体测绘卫星，通过立体观测，可以测制1:5万比例尺地形图，为国土资源、农业、林业等领域提供服务。该星于2012年1月9日发射升空。卫星采用经适应性改进的资源二号卫星平台，配置四台相机：  （1）1台地面分辨率优于2.5米的正视全色TDI CCD相机；  （2）2台地面分辨率优于4米的前视、后视全色TDI CCD相机；  （3）1台地面分辨率优于10米的正视多光谱相机。卫星具有测摆功能，可对地球南北纬84度以内的地区实现无缝影像覆盖，每59天实现对我国领土和全球范围的一次影像覆盖，在特殊情况下，能够在5天之内对同一地点进行重访拍摄。  2012年共获取ZY-3影像44景。覆盖范围为整个黑河流域，获取时间（北京时间，每天有多景数据）为：2012-08-25, 2012-09-03, 2012-09-08, 2012-09-13, 2012-09-18, 2012-09-23, 2012-09-28, 2012-10-03, 2012-10-13, 2012-10-18, 2012-10-22, 2012-11-01, 2012-11-11, 2012-11-21。  获取的数据为多光谱模式，分辨率1 m，产品级别为L1。 黑河流域生态-水文过程综合遥感观测联合试验ZY-3遥感数据集通过购买获取。</w:t>
+        <w:t xml:space="preserve">Resource 3 (ZY-3) satellite is China's first independent civil high-resolution three-dimensional mapping satellite. Through three-dimensional observation, it can measure and produce 1:50000 scale topographic maps and provide services for land and resources, agriculture, forestry and other fields. The satellite was launched on January 9, 2012. The satellite adopts the Resource-2 satellite platform with improved adaptability and is equipped with four cameras: （ 1) 1 front view panchromatic TDI CCD camera with ground resolution better than 2.5m （ 2) 2 sets of front view and back view panchromatic TDI CCD cameras with ground resolution better than 4m （ 3) 1 front view multispectral camera with ground resolution better than 10m. The satellite has the function of pendulum measurement, which can realize seamless image coverage for areas within 84 degrees of the earth's north-south latitude, and realize image coverage for China's territory and the world every 59 days. Under special circumstances, it can revisit and shoot the same place within 5 days In 2012, 44 ZY-3 images were obtained. The coverage covers the whole Heihe River Basin, and the acquisition time (Beijing time, there are multiple scene data every day) is: 2012-08-25, 2012-09-03, 2012-09-08, 2012-09-13, 2012-09-18, 2012-09-23, 2012-09-28, 2012-10-03, 2012-10-13, 2012-10-18, 2012-10-22, 2012-11-01, 2012-11-11, 2012-11-21 The acquired data is in multispectral mode, with a resolution of 1 m and a product level of L1. The ZY-3 remote sensing data set of the joint experiment of comprehensive remote sensing observation of ecological hydrological process in Heihe River Basin was obtained through purchase </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  资源三号（ZY-3）卫星是中国第一颗自主的民用高分辨率立体测绘卫星，通过立体观测，可以测制1:5万比例尺地形图，为国土资源、农业、林业等领域提供服务。该星于2012年1月9日发射升空。</w:t>
+        <w:t xml:space="preserve"> Resource 3 (ZY-3) satellite is China's first independent civil high-resolution three-dimensional mapping satellite. Through three-dimensional observation, it can measure and produce 1:50000 scale topographic maps and provide services for land and resources, agriculture, forestry and other fields. The satellite was launched on January 9, 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  卫星采用经适应性改进的资源二号卫星平台，配置四台相机：  （1）1台地面分辨率优于2.5米的正视全色TDI CCD相机；  （2）2台地面分辨率优于4米的前视、后视全色TDI CCD相机；  （3）1台地面分辨率优于10米的正视多光谱相机。  卫星具有测摆功能，可对地球南北纬84度以内的地区实现无缝影像覆盖，每59天实现对我国领土和全球范围的一次影像覆盖，在特殊情况下，能够在5天之内对同一地点进行重访拍摄。获取的数据为多光谱模式，分辨率1 m，产品级别为L1。</w:t>
+        <w:t xml:space="preserve"> The satellite adopts the Resource-2 satellite platform with improved adaptability and is equipped with four cameras:p&gt;  （ 1) 1 front view panchromatic TDI CCD camera with ground resolution better than 2.5mp&gt;  （ 2) 2 sets of front view and back view panchromatic TDI CCD cameras with ground resolution better than 4mp&gt;  （ 3) 1 front view multispectral camera with ground resolution better than 10mp&gt;  The satellite has the function of pendulum measurement, which can realize seamless image coverage for areas within 84 degrees of the earth's north-south latitude, and realize image coverage for China's territory and the world every 59 days. Under special circumstances, it can revisit and shoot the same place within 5 days. The acquired data is in multispectral mode, with a resolution of 1 m and a product level of L1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/08/25-2012/11/21</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/08/25-2012/11/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, middle reaches, artificial oasis, experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:16.1 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">卫星遥感, ZY-3, 多光谱影像, 航天遥感, 卫星影像</w:t>
+        <w:t xml:space="preserve">Theme:Satellite remote sensing, ZY-3, multispectral image, aerospace remote sensing, satellite image</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  pilot area of artificial oasis in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果 </w:t>
+        <w:t xml:space="preserve">contributors:Wang shuguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果  </w:t>
+        <w:t xml:space="preserve">author:Wang shuguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang shuguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125001</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：综合集成与航空微波遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Heihe Watershed Allied Telemetry Experimental Research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王树果. 黑河生态水文遥感试验：资源三号（ZY-3）遥感数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1936.</w:t>
+        <w:t xml:space="preserve">Wang shuguo. Heihe River eco hydrological remote sensing experiment: resource 3 (ZY-3) remote sensing data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1936.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>