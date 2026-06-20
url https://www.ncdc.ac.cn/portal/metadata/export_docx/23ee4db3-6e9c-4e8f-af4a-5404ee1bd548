--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CAMELE：定位分析多源集合陆地蒸散量数据集（1980-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.8047038</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8047038</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6472.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  陆地蒸散发（ET）在地球的水碳循环中起着至关重要的作用，准确估算全球陆地蒸散发对于促进我们对陆地-大气相互作用的理解至关重要。尽管近几十年来开发了许多蒸散发产品，但由于使用了不同的强迫输入和不完善的模型参数，广泛使用的产品仍然存在固有的不确定性。此外，由于缺乏足够的全球原位观测数据，直接评估蒸散发产品并不现实，从而阻碍了这些产品的利用和同化。因此，建立可靠的全球基准数据集和探索蒸散发产品的评估方法至关重要。   本研究旨在通过以下方法应对这些挑战：（1）提出一种基于对位的方法，该方法考虑了多源数据合并时的非零误差交叉相关性；（2）采用这种合并方法生成分辨率为 0.1°（2000-2020 年）和 0.25°（1980-2022 年）的长期全球每日蒸散发产品，并纳入 ERA5L、FluxCom、PMLv2、GLDAS 和 GLEAM 的输入。由此产生的产品是定位分析多源集合陆地蒸散量数据（CAMELE）。</w:t>
+        <w:t xml:space="preserve">Land evapotranspiration (ET) plays a crucial role in the Earth's water carbon cycle, and accurate estimation of global land evapotranspiration is essential for advancing our understanding of land atmosphere interactions. Although many evapotranspiration products have been developed in recent decades, the widely used products still have inherent uncertainties due to the use of different forced inputs and imperfect model parameters. In addition, due to the lack of sufficient global in-situ observation data, it is not realistic to directly evaluate evapotranspiration products, which hinders their utilization and assimilation. Therefore, it is crucial to establish a reliable global benchmark dataset and explore evaluation methods for evapotranspiration products. The aim of this study is to address these challenges through the following methods: (1) proposing an alignment based approach that considers non-zero error cross-correlation during multi-source data merging; (2) Using this merging method, long-term global daily evapotranspiration products with resolutions of 0.1 ° (2000-2020) and 0.25 ° (1980-2022) were generated and included as inputs for ERA5L, FluxCom, PMLv2, GLDAS, and GLEAM. The resulting product is CAMELE, a multi-source collection of land evapotranspiration data for location analysis. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ERA5-Land：https://cds.climate.copernicus.eu/cdsapp#!/dataset/reanalysis-era5-land?tab=overview   GLDAS：https://disc.gsfc.nasa.gov/datasets?keywords=GLDAS   Global Land Evaporation Amsterdam Model 3.7 (GLEAM-3.7)：https://www.gleam.eu/   Penman–Monteith–Leuning version 2 global evaporation model (PMLv2)：https://developers.google.com/earth-engine/datasets/catalog/CAS_IGSNRR_PML_V2_v017   FluxCom：http://fluxcom.org/   Global in situ observation: FluxNet</w:t>
+        <w:t xml:space="preserve">    ERA5-Land： https://cds.climate.copernicus.eu/cdsapp# !/dataset/reanalysis-era5-land? tab=overview     GLDAS： https://disc.gsfc.nasa.gov/datasets?keywords=GLDAS     Global Land Evaporation Amsterdam Model 3.7 (GLEAM-3.7)： https://www.gleam.eu/     Penman–Monteith–Leuning version 2 global evaporation model (PMLv2)： https://developers.google.com/earth-engine/datasets/catalog/CAS_IGSNRR_PML_V2_v017     FluxCom： http://fluxcom.org/     Global in situ observation: FluxNet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究对产物的融合包括三个步骤：   （1）采用配准法（IVD和EIVD）计算所选输入产物的随机误差方差，确定区域最优产品，并设置误差阈值;   （2）以最小均方误差（MSE）为目标，计算各网格上不同产品的权重;   （3）根据权重融合产品，得到长序列蒸散量产品。由于 IVD 和 EIVD 是通过结合工具变量回归和扩展定位系统开发的，因此还包括对 TC 和 EC 算法的描述。</w:t>
+        <w:t xml:space="preserve">    The fusion of products in this study involves three steps:     (1) Using registration methods (IVD and EIVD) to calculate the random error variance of the selected input product, determine the optimal product in the region, and set the error threshold;     (2) Calculate the weights of different products on each grid with the goal of minimizing mean square error (MSE);     (3) Based on the weight fusion of products, obtain a long sequence evapotranspiration product. As IVD and EIVD were developed by combining instrumental variable regression and extended localization systems, they also include descriptions of TC and EC algorithms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  CAMELE 在各种植被覆盖类型中表现出良好的性能，并与现场观测数据进行了验证。评估过程得出的皮尔逊相关系数（R）分别为 0.63 和 0.65。此外，比较结果表明，CAMELE 能够有效描述蒸散发的多年线性趋势、平均值和极端值。但是，它有高估季节性的倾向。总之，我们提出了一套可靠的蒸散发数据，有助于理解水循环的变化，并有可能作为各种应用的基准。</w:t>
+        <w:t xml:space="preserve">    CAMELE has shown good performance in various types of vegetation cover and has been validated with field observation data. The Pearson correlation coefficients (R) obtained during the evaluation process were 0.63 and 0.65, respectively. In addition, the comparison results indicate that CAMELE can effectively describe the multi-year linear trend, average value, and extreme value of evapotranspiration. However, it tends to overestimate seasonality. In summary, we have proposed a reliable set of evapotranspiration data that can help understand changes in the water cycle and potentially serve as a benchmark for various applications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1980/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1980/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">37.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:37.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">CAMELE, 多源, 土地蒸散量（ET）</w:t>
+        <w:t xml:space="preserve">Theme:CAMELE, multi-source, land evapotranspiration (ET)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980-2022</w:t>
+        <w:t xml:space="preserve">Time:1980-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨汉波 </w:t>
+        <w:t xml:space="preserve">contributors:YANG Hanbo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨汉波  </w:t>
+        <w:t xml:space="preserve">author:YANG Hanbo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YANG Hanbo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨汉波. CAMELE：定位分析多源集合陆地蒸散量数据集（1980-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6472.2024.</w:t>
+        <w:t xml:space="preserve">YANG Hanbo. CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6472.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Li C, Liu Z, Yang W, Tu Z, Han J, Li S, Yang H. CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data[J]. Earth Syst. Sci. Data, 2024-04-12, 16, (4): 1811-1846. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-16-1811-2024.</w:t>
       </w:r>