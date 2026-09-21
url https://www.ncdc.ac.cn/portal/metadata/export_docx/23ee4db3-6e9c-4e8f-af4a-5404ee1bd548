--- v1 (2026-06-20)
+++ v2 (2026-09-21)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">CAMELE：定位分析多源集合陆地蒸散量数据集（1980-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8047038</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6472.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.8047038</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6472.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Land evapotranspiration (ET) plays a crucial role in the Earth's water carbon cycle, and accurate estimation of global land evapotranspiration is essential for advancing our understanding of land atmosphere interactions. Although many evapotranspiration products have been developed in recent decades, the widely used products still have inherent uncertainties due to the use of different forced inputs and imperfect model parameters. In addition, due to the lack of sufficient global in-situ observation data, it is not realistic to directly evaluate evapotranspiration products, which hinders their utilization and assimilation. Therefore, it is crucial to establish a reliable global benchmark dataset and explore evaluation methods for evapotranspiration products. The aim of this study is to address these challenges through the following methods: (1) proposing an alignment based approach that considers non-zero error cross-correlation during multi-source data merging; (2) Using this merging method, long-term global daily evapotranspiration products with resolutions of 0.1 ° (2000-2020) and 0.25 ° (1980-2022) were generated and included as inputs for ERA5L, FluxCom, PMLv2, GLDAS, and GLEAM. The resulting product is CAMELE, a multi-source collection of land evapotranspiration data for location analysis. </w:t>
+        <w:t xml:space="preserve">  陆地蒸散发（ET）在地球的水碳循环中起着至关重要的作用，准确估算全球陆地蒸散发对于促进我们对陆地-大气相互作用的理解至关重要。尽管近几十年来开发了许多蒸散发产品，但由于使用了不同的强迫输入和不完善的模型参数，广泛使用的产品仍然存在固有的不确定性。此外，由于缺乏足够的全球原位观测数据，直接评估蒸散发产品并不现实，从而阻碍了这些产品的利用和同化。因此，建立可靠的全球基准数据集和探索蒸散发产品的评估方法至关重要。   本研究旨在通过以下方法应对这些挑战：（1）提出一种基于对位的方法，该方法考虑了多源数据合并时的非零误差交叉相关性；（2）采用这种合并方法生成分辨率为 0.1°（2000-2020 年）和 0.25°（1980-2022 年）的长期全球每日蒸散发产品，并纳入 ERA5L、FluxCom、PMLv2、GLDAS 和 GLEAM 的输入。由此产生的产品是定位分析多源集合陆地蒸散量数据（CAMELE）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    ERA5-Land： https://cds.climate.copernicus.eu/cdsapp# !/dataset/reanalysis-era5-land? tab=overview     GLDAS： https://disc.gsfc.nasa.gov/datasets?keywords=GLDAS     Global Land Evaporation Amsterdam Model 3.7 (GLEAM-3.7)： https://www.gleam.eu/     Penman–Monteith–Leuning version 2 global evaporation model (PMLv2)： https://developers.google.com/earth-engine/datasets/catalog/CAS_IGSNRR_PML_V2_v017     FluxCom： http://fluxcom.org/     Global in situ observation: FluxNet</w:t>
+        <w:t xml:space="preserve">  ERA5-Land：https://cds.climate.copernicus.eu/cdsapp#!/dataset/reanalysis-era5-land?tab=overview   GLDAS：https://disc.gsfc.nasa.gov/datasets?keywords=GLDAS   Global Land Evaporation Amsterdam Model 3.7 (GLEAM-3.7)：https://www.gleam.eu/   Penman–Monteith–Leuning version 2 global evaporation model (PMLv2)：https://developers.google.com/earth-engine/datasets/catalog/CAS_IGSNRR_PML_V2_v017   FluxCom：http://fluxcom.org/   Global in situ observation: FluxNet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The fusion of products in this study involves three steps:     (1) Using registration methods (IVD and EIVD) to calculate the random error variance of the selected input product, determine the optimal product in the region, and set the error threshold;     (2) Calculate the weights of different products on each grid with the goal of minimizing mean square error (MSE);     (3) Based on the weight fusion of products, obtain a long sequence evapotranspiration product. As IVD and EIVD were developed by combining instrumental variable regression and extended localization systems, they also include descriptions of TC and EC algorithms.</w:t>
+        <w:t xml:space="preserve">  本研究对产物的融合包括三个步骤：   （1）采用配准法（IVD和EIVD）计算所选输入产物的随机误差方差，确定区域最优产品，并设置误差阈值;   （2）以最小均方误差（MSE）为目标，计算各网格上不同产品的权重;   （3）根据权重融合产品，得到长序列蒸散量产品。由于 IVD 和 EIVD 是通过结合工具变量回归和扩展定位系统开发的，因此还包括对 TC 和 EC 算法的描述。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    CAMELE has shown good performance in various types of vegetation cover and has been validated with field observation data. The Pearson correlation coefficients (R) obtained during the evaluation process were 0.63 and 0.65, respectively. In addition, the comparison results indicate that CAMELE can effectively describe the multi-year linear trend, average value, and extreme value of evapotranspiration. However, it tends to overestimate seasonality. In summary, we have proposed a reliable set of evapotranspiration data that can help understand changes in the water cycle and potentially serve as a benchmark for various applications. </w:t>
+        <w:t xml:space="preserve">  CAMELE 在各种植被覆盖类型中表现出良好的性能，并与现场观测数据进行了验证。评估过程得出的皮尔逊相关系数（R）分别为 0.63 和 0.65。此外，比较结果表明，CAMELE 能够有效描述蒸散发的多年线性趋势、平均值和极端值。但是，它有高估季节性的倾向。总之，我们提出了一套可靠的蒸散发数据，有助于理解水循环的变化，并有可能作为各种应用的基准。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1980/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:37.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.1度,0.25度</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:CAMELE, multi-source, land evapotranspiration (ET)</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CAMELE, 多源, 土地蒸散量（ET）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980-2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YANG Hanbo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨汉波 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YANG Hanbo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨汉波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YANG Hanbo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨汉波</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YANG Hanbo. CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6472.2024.</w:t>
+        <w:t xml:space="preserve">杨汉波. CAMELE：定位分析多源集合陆地蒸散量数据集（1980-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6472.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li C, Liu Z, Yang W, Tu Z, Han J, Li S, Yang H. CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data[J]. Earth Syst. Sci. Data, 2024-04-12, 16, (4): 1811-1846. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-16-1811-2024.</w:t>
+        <w:t xml:space="preserve">Li C, Liu Z, Yang W, Tu Z, Han J, Li S, Yang H. CAMELE: Collocation-Analyzed Multi-source Ensembled Land Evapotranspiration Data[J/OL]. Earth Syst. Sci. Data, 2024-04-12, 16(4): 1811-1846. DOI: 10.5194/essd-16-1811-2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>