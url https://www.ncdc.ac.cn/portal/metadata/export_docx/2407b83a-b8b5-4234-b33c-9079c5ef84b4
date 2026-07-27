--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Micromorphological characteristics of plant leaf epidermis in arid area of middle and lower reaches of Heihe River</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河中下游干旱区植物叶片表皮微形态特征</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3093.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Micromorphological characteristics of plant leaf epidermis in arid area of middle and lower reaches of Heihe River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1957</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3093.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1957</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is about leaf epidermis micromorphology of constructive species in arid area of middle and lower reaches of Heihe River Basin. It contains three files: plant sampling table.zip, sampling materials and their distribution.doc, leaf epidermis micromorphological characteristics.rar in the middle and lower reaches of Heihe River. The main monitoring indicators are: leaf epidermis micromorphological characteristic vector data, sampling materials and their distribution (branch name, species Nam, Latin name) Name, longitude and latitude, elevation (m), growth form and others. </w:t>
+        <w:t xml:space="preserve">本数据集为黑河流域中下游干旱区建群种植物叶片表皮微形态结构特征。内含三个文件干旱区植物采样表.zip、采样材料及其分布.doc、黑河中下游干旱区植物叶片表皮微形态特征.rar，主要监测指标有：黑河中下游干旱区植物叶片表皮微形态特征矢量数据、采样材料及其分布（科名Branch name、种名Species nam、拉丁名Latin name、编号采样点 经纬度Longitude Latitude、海拔（米）Elevation（m） 生长型Growth form）及其他。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The plant material number is consistent with that in the sampling table. Refer to the sampling table number to determine the material and its distribution position.</w:t>
+        <w:t xml:space="preserve">植物材料编号与采样表中的编号一致。参照采样表编号确定材料及其分布位置。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The samples of various plants were collected and their distribution was classified.</w:t>
+        <w:t xml:space="preserve">多样植物采样，分布位置归类。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量优</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/02-2013/01/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/02-2013/01/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Middle and lower reaches of Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域中下游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:226.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">226.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Leaf epidermis micromorphology, plant, sampling value</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">叶片表皮微形态, 植物, 采样值</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Arid areas in the middle and lower reaches,  Heihe River Basin,  Heihe River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中下游干旱区,  黑河流域,  黑河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIU Yubin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘玉冰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIU Yubin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘玉冰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIU Yubin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘玉冰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIU Yubin. Micromorphological characteristics of plant leaf epidermis in arid area of middle and lower reaches of Heihe River. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1957.</w:t>
+        <w:t xml:space="preserve">刘玉冰. 黑河中下游干旱区植物叶片表皮微形态特征. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1957.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>