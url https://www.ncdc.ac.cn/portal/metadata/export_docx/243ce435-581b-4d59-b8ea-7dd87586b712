--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河排露沟流域生长季节青海云杉林林分蒸腾耗水量数据集（2011-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of transpiration water consumption of Picea crassifolia stands during growing season in Pailugou watershed of Heihe River (2011-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of transpiration water consumption of Picea crassifolia stands during growing season in Pailugou watershed of Heihe River (2011-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3872.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3872.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.696</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为2011-2013年青海云杉林林分蒸腾耗水量数据集，开展祁连山森林植被蒸散的定量研究，对正确认识祁连山森林生态系统的水文功能、了解水循环过程和流域水文模型开发, 对制定合理的森林经营管理方案具有十分重要的意义。</w:t>
+        <w:t xml:space="preserve">This data is the data set of transpiration water consumption of Picea crassifolia stand from 2011 to 2013. The quantitative study of forest vegetation evapotranspiration in Qilian Mountain is of great significance for correctly understanding the hydrological function of forest ecosystem in Qilian Mountain, understanding the process of water cycle and the development of watershed hydrological model, and formulating reasonable forest management plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">森林蒸散主要由林下土壤表面蒸发、植被蒸腾和树冠截留水分蒸发组成。传统上蒸散研究方法可以分为实际测定和估算法2类。</w:t>
+        <w:t xml:space="preserve">Forest evapotranspiration is mainly composed of soil surface evaporation, vegetation transpiration and canopy interception water evaporation. Traditionally, evapotranspiration research methods can be divided into actual measurement and estimation methods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">实际测定方法包括水文学方法、微气象学方法、植物生理方法；估算方法是通过模型计算蒸散，主要包括分析模型和经验模型2类。但这些方法都不能有效的把森林的蒸腾与蒸发区分开来。树干液流法通过测量林木蒸腾耗水量，可有效的计算林地的蒸腾量树干液流法通过测量林木蒸腾耗水量，可有效的计算林地的蒸腾量。我们利用热脉冲技术测量了林木蒸腾耗水量，并尺度扩展至林分尺度，以提示青海云杉林的蒸腾耗水量。单位:mm。</w:t>
+        <w:t xml:space="preserve">。 The actual measurement methods include hydrology method, micrometeorology method and plant physiology method; the estimation method is to calculate Evapotranspiration by model, which mainly includes two kinds of analysis model and empirical model. But these methods can not effectively distinguish the transpiration and evaporation of forest. Sap flow method can effectively calculate the transpiration of forest land by measuring the transpiration water consumption of forest trees. Sap flow method can effectively calculate the transpiration of forest land by measuring the transpiration water consumption of forest trees. The transpiration water consumption of Picea crassifolia forest was measured by thermal pulse technique, and the scale was extended to stand scale to indicate the transpiration water consumption of Picea crassifolia forest. Unit: mm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/06/13-2013/10/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/06/13-2013/10/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河排露沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Pailugou basin of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">15.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:15.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青海云杉林, 蒸腾量, 热脉冲技术</w:t>
+        <w:t xml:space="preserve">Theme:picea crassifolia, transpiration, Thermal pulse technology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">排露沟流域,  黑河,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Drainage ditch Basin,  Heihe River,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常学向 </w:t>
+        <w:t xml:space="preserve">contributors:Chang xuexiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">常学向  </w:t>
+        <w:t xml:space="preserve">author:Chang xuexiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Heihe project data management center , Chang xuexiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91025017</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：黑河流域上游青海云杉林蒸散特征及其耗水机制研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">常学向. 黑河排露沟流域生长季节青海云杉林林分蒸腾耗水量数据集（2011-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.696.</w:t>
+        <w:t xml:space="preserve">Chang xuexiang. Data set of transpiration water consumption of Picea crassifolia stands during growing season in Pailugou watershed of Heihe River (2011-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.696.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>