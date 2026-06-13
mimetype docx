--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古黄河头道拐至万家寨段遥感影像数据集（2019年4月17日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing image data set of the turning Wanjiazhai section of the Yellow River in Inner Mongolia (April 17, 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing image data set of the turning Wanjiazhai section of the Yellow River in Inner Mongolia (April 17, 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2363.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2363.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2363.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集是2019年4月17日内蒙古黄河头道拐至万家寨段资源3号卫星遥感影像数据，包含目标景的前（3.5 米）、后（3.5 米）、正视（2.1 米）的全色数据。共2景，数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">This data set is the resource 3 satellite remote sensing image data of the turning Wanjiazhai section of the Yellow River Head Road in Inner Mongolia on April 17, 2019, including the panchromatic data of the front (3.5m), rear (3.5m) and front (2.1m) of the target scene. There are 2 scenes in total, and the data set is completely open and shared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  购买的资源3号卫星数据。</w:t>
+        <w:t xml:space="preserve">  Purchased resource 3 satellite data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  无</w:t>
+        <w:t xml:space="preserve">  nothing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  资源三号卫星是中国第一颗自主的民用高分辨率立体测绘卫星，通过立体观测，可以测制1∶5万比例尺地形图，为国土资源、农业、林业等领域提供服务，质量可靠。</w:t>
+        <w:t xml:space="preserve">  Ziyuan-3 satellite is China's first independent civil high-resolution three-dimensional mapping satellite. Through three-dimensional observation, it can measure and produce 1:50000 scale topographic maps, and provide services for land and resources, agriculture, forestry and other fields with reliable quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/04/17-2019/04/18</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/04/17-2019/04/18</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古,头道拐,万家寨 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Inner Mongolia, Toudaoguai, Wanjiazhai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">资源3号卫星, 遥感影像</w:t>
+        <w:t xml:space="preserve">Theme:Ziyuan 3 satellite, remote sensing image</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古,  头道拐,  万家寨 </w:t>
+        <w:t xml:space="preserve">Place:Inner Mongolia,  Toudaoguai,  Wanjiazhai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨海波 </w:t>
+        <w:t xml:space="preserve">contributors:yang haibo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨海波  </w:t>
+        <w:t xml:space="preserve">author:yang haibo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:yang haibo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1508400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河凌汛监测与灾害防控关键技术研究与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and demonstration on Key Technologies of ice flood monitoring and disaster prevention and control in the Yellow River</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨海波. 内蒙古黄河头道拐至万家寨段遥感影像数据集（2019年4月17日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2363.2022.</w:t>
+        <w:t xml:space="preserve">yang haibo. Remote sensing image data set of the turning Wanjiazhai section of the Yellow River in Inner Mongolia (April 17, 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2363.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>