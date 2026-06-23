--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2009-2010年祁连山老虎沟12号冰川汇合口以下表面流速数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Surface velocity data under the confluence of Laohugou 12 glacier in Qilian mountain from 2009 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surface velocity data under the confluence of Laohugou 12 glacier in Qilian mountain from 2009 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3281.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3281.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1219</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为通过野外实地考察获取的老虎沟12号冰川汇合口以下冰川表面运动速度观测数据集，具体操作方式为采用蒸汽钻在冰川表面植入花杆，并通过观察花杆在冰川内部的深度变化获得冰川表面运动速度数据。本数据可以获取冰川表面运动、冰川物质平衡以及相关参数的状态和变化。采集时间为：2009年8月31日-2010年2月1日</w:t>
+        <w:t xml:space="preserve">This data set is the observation data set of glacier surface velocity under the confluence of Laohugou 12 glacier obtained through field investigation. The specific operation mode is to use steam drill to implant flower pole on the glacier surface, and to obtain the glacier surface velocity data by observing the depth change of flower pole inside the glacier. The data can be used to obtain the movement of glacier surface, the material balance of glacier and the state and change of relevant parameters. Collection time: August 31, 2009 to February 1, 2010 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工收集</w:t>
+        <w:t xml:space="preserve">Manual collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集、人工收集</w:t>
+        <w:t xml:space="preserve">Automatic collection, manual collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/08/31-2010/02/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/08/31-2010/02/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">老虎沟12号冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 运动速度, 冰面</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, Velocity, Ice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009 2010</w:t>
+        <w:t xml:space="preserve">Time:2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">肃北县,  老虎沟,  12号冰川,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Subei,  Tiger grooves,  No.12 glacier,  Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔</w:t>
+        <w:t xml:space="preserve">contacts:Qin Xiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967370</w:t>
+        <w:t xml:space="preserve">phone:0931-4967370</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">qinxiang@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:qinxiang@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔 </w:t>
+        <w:t xml:space="preserve">contributors:Qinxiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔  </w:t>
+        <w:t xml:space="preserve">author:Qinxiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Qinxiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">秦翔. 2009-2010年祁连山老虎沟12号冰川汇合口以下表面流速数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1219.</w:t>
+        <w:t xml:space="preserve">Qinxiang. Surface velocity data under the confluence of Laohugou 12 glacier in Qilian mountain from 2009 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1219.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>