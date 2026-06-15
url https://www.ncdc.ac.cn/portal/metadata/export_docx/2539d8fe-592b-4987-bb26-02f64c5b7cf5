--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃民勤地区沙丘形态和沙漠扩展速度观测数据集（2009-2010年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of dune morphology and desert spreading velocity in Minqin area, Gansu Province (2009-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of dune morphology and desert spreading velocity in Minqin area, Gansu Province (2009-2010)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0077.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0077.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.83</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集主要研究干旱区绿洲化和荒漠化过程，属于风沙环境力学范围。数据文件：民勤地区沙丘形态和沙漠扩展速度.xls，包含1个表：（1）Sheet1（沙丘高度及移动速度观测记录表），包含了民勤三号观测站沙丘形态和沙漠扩展速度的测定，同时包含了沙丘高度、沙丘移动速度等指标。本数据表共有二个字段：height，沙丘高度（精度0.001m）；dune migration speed，沙丘移动速度。度量单位：“fs”量纲：m，“dune migration speed”量纲：m/s。</w:t>
+        <w:t xml:space="preserve">This data set mainly studies the process of oasis and desertification in arid area, which belongs to the scope of Aeolian environmental mechanics. Data file: dune morphology and desert spreading speed in Minqin area. XLS, including a table: (1) Sheet1 (dune height and movement speed observation record table), including the measurement of dune morphology and desert expansion speed of Minqin No.3 observation station, and also including dune height, sand dune movement speed and other indicators. There are two fields in this data table: height, dune height (accuracy: 0.001M); dune migration speed, dune movement speed. Unit of measurement: "Fs" dimension: m, "dune migration speed" dimension: M / s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高精度GPS测量。约1个月一次，沙尘暴频发期增加测量。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">野外测量，数采自动记录</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">严格按照仪器操作规范进行观测和数据采集。在加工生成数据表时，剔除了一些明显误差数据。</w:t>
+        <w:t xml:space="preserve">The data acquisition and operation of the instrument are in strict accordance with the specifications. In the process of generating data table, some obvious error data are eliminated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/01/01-2010/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/01/01-2010/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巴丹吉林沙漠边缘 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Edge of Badain Jaran Desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">31.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:31.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沙丘移动速度, 沙丘高度, 沙漠</w:t>
+        <w:t xml:space="preserve">Theme:Dune movement speed, dune height, desert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴丹吉林沙漠边缘 </w:t>
+        <w:t xml:space="preserve">Place:Edge of Badain Jaran Desert </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">薄天利 </w:t>
+        <w:t xml:space="preserve">contributors:Bo Tianli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">薄天利  </w:t>
+        <w:t xml:space="preserve">author:Bo Tianli </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Bo Tianli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲化、荒漠化关键物理过程及其数值仿真</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">薄天利. 甘肃民勤地区沙丘形态和沙漠扩展速度观测数据集（2009-2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.83.</w:t>
+        <w:t xml:space="preserve">Bo Tianli. Observation data set of dune morphology and desert spreading velocity in Minqin area, Gansu Province (2009-2010). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.83.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>