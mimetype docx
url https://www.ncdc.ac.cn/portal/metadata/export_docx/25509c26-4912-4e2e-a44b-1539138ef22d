--- v0 (2026-05-04)
+++ v1 (2026-08-03)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域积雪面积比例数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Heihe River Basin snow area proportion data set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Heihe River Basin snow area proportion data set</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3523.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3523.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1751</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  黑河流域积雪面积比例数据集提供了2010到2012年无云日积雪面积比例时间序列产品，该数据利用卫星MODIS数据，具有较高时间分辨率（1天）和空间分辨率（500m）。首先利用自动算法N-FINDR选择端元，在自动提取的基础上，利用人工方法选择了积雪、植被、云、土壤、岩石和水6种类型端元，并根据2009年影像建立了光谱数据库；在光谱数据库的基础上利用全约束线性解混方法（FCLS）进行亚像元分解获取初级积雪面积比例产品；最后利用差值去云的算法获取了MODIS逐日积雪面积比例无云产品。   经利用高分辨率影像Landsat TM验证，相比已有MODIS积雪面积比例产品 (MOD10A1)，具有更高的精度。能够为流域水文，气象提供更准确的积雪参数输入。   数据说明：0-100积雪面积比例，0非雪； 投影类型：经纬度投影，WGS-84基准面；   空间分辨率：0.005度；   时间分辨率：1天。</w:t>
+        <w:t xml:space="preserve">The snow area proportion data set of Heihe River basin provides a time series product of snow area proportion on cloudless days from 2010 to 2012. The data uses satellite MODIS data with high temporal resolution (1 day) and spatial resolution (500m). Firstly, the automatic algorithm N-FINDR is used to select the end elements. On the basis of automatic extraction, six types of end elements including snow, vegetation, cloud, soil, rock and water are selected manually, and the spectral database is established according to the 2009 images; Based on the spectral database, the fully constrained linear unmixing method (FCLs) is used for sub-pixel decomposition to obtain the primary snow area proportion product; Finally, the cloud free products of MODIS daily snow area ratio are obtained by using the difference cloud removal algorithm Verified by using high-resolution image Landsat TM, it has higher accuracy than the existing MODIS Snow area proportion product (mod10a1). It can provide more accurate snow parameter input for hydrology and meteorology of the basin Data Description: 0-100 snow area proportion, 0 Non snow; Projection type: longitude and latitude projection, WGS-84 datum Spatial resolution: 0.005 degrees Time resolution: 1 day </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据说明：0-100积雪面积比例，0非雪；   投影类型：经纬度投影，WGS-84基准面；   空间分辨率：0.005度；   时间分辨率：1天。</w:t>
+        <w:t xml:space="preserve"> Data Description: 0-100 snow area proportion, 0 Non snow  Projection type: longitude and latitude projection, WGS-84 datum   Spatial resolution: 0.005 degrees  Time resolution: 1 day</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用人工方法选择了积雪、植被、云、土壤、岩石和水6种类型端元，并根据2009年影像建立了光谱数据库；在光谱数据库的基础上利用全约束线性解混方法（FCLS）进行亚像元分解获取初级积雪面积比例产品；最后利用差值去云的算法获取了MODIS逐日积雪面积比例无云产品。</w:t>
+        <w:t xml:space="preserve"> Six types of end elements including snow, vegetation, cloud, soil, rock and water were selected by artificial method, and the spectral database was established according to the 2009 images; Based on the spectral database, the fully constrained linear unmixing method (FCLs) is used for sub-pixel decomposition to obtain the primary snow area proportion product; Finally, the cloud free products of MODIS daily snow area ratio are obtained by using the difference cloud removal algorithm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2012/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2012/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1009.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1009.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">积雪面积, MODIS, 卫星遥感产品, FSC, 积雪</w:t>
+        <w:t xml:space="preserve">Theme:Snow area, MODIS, satellite remote sensing products, FSC, snow cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010 2012</w:t>
+        <w:t xml:space="preserve">Time:2010 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,887 +1235,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郝晓华,  黄晓东,  李新 </w:t>
+        <w:t xml:space="preserve">contributors:HAO Xiaohua ,  HUANG Xiaodong,  LI Xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郝晓华  </w:t>
+        <w:t xml:space="preserve">author:HAO Xiaohua  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAO Xiaohua  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:KZCX2-XB3-15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文遥感产品生产算法研究与应用试验</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华,黄晓东,李新. 黑河生态水文遥感试验：黑河流域积雪面积比例数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1751.</w:t>
+        <w:t xml:space="preserve">HAO Xiaohua , HUANG Xiaodong, LI Xin. Heihe River eco hydrological remote sensing experiment: Heihe River Basin snow area proportion data set. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1751.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Geology; Research Conducted at Chinese Academy of Sciences Has Updated Our Knowledge about Geology (Integrated Hydrometeorological, Snow and Frozen-ground Observations In the Alpine Region of the Heihe River Basin, China)[J]. Journal of Technology &amp;amp; Science, 2020, . </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">