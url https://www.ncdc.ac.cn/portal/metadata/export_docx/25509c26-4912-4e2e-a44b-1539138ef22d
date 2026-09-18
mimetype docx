--- v1 (2026-08-03)
+++ v2 (2026-09-18)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Heihe River Basin snow area proportion data set</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域积雪面积比例数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3523.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Heihe River Basin snow area proportion data set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1751</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3523.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1751</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The snow area proportion data set of Heihe River basin provides a time series product of snow area proportion on cloudless days from 2010 to 2012. The data uses satellite MODIS data with high temporal resolution (1 day) and spatial resolution (500m). Firstly, the automatic algorithm N-FINDR is used to select the end elements. On the basis of automatic extraction, six types of end elements including snow, vegetation, cloud, soil, rock and water are selected manually, and the spectral database is established according to the 2009 images; Based on the spectral database, the fully constrained linear unmixing method (FCLs) is used for sub-pixel decomposition to obtain the primary snow area proportion product; Finally, the cloud free products of MODIS daily snow area ratio are obtained by using the difference cloud removal algorithm Verified by using high-resolution image Landsat TM, it has higher accuracy than the existing MODIS Snow area proportion product (mod10a1). It can provide more accurate snow parameter input for hydrology and meteorology of the basin Data Description: 0-100 snow area proportion, 0 Non snow; Projection type: longitude and latitude projection, WGS-84 datum Spatial resolution: 0.005 degrees Time resolution: 1 day </w:t>
+        <w:t xml:space="preserve">  黑河流域积雪面积比例数据集提供了2010到2012年无云日积雪面积比例时间序列产品，该数据利用卫星MODIS数据，具有较高时间分辨率（1天）和空间分辨率（500m）。首先利用自动算法N-FINDR选择端元，在自动提取的基础上，利用人工方法选择了积雪、植被、云、土壤、岩石和水6种类型端元，并根据2009年影像建立了光谱数据库；在光谱数据库的基础上利用全约束线性解混方法（FCLS）进行亚像元分解获取初级积雪面积比例产品；最后利用差值去云的算法获取了MODIS逐日积雪面积比例无云产品。   经利用高分辨率影像Landsat TM验证，相比已有MODIS积雪面积比例产品 (MOD10A1)，具有更高的精度。能够为流域水文，气象提供更准确的积雪参数输入。   数据说明：0-100积雪面积比例，0非雪； 投影类型：经纬度投影，WGS-84基准面；   空间分辨率：0.005度；   时间分辨率：1天。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data Description: 0-100 snow area proportion, 0 Non snow  Projection type: longitude and latitude projection, WGS-84 datum   Spatial resolution: 0.005 degrees  Time resolution: 1 day</w:t>
+        <w:t xml:space="preserve">  数据说明：0-100积雪面积比例，0非雪；   投影类型：经纬度投影，WGS-84基准面；   空间分辨率：0.005度；   时间分辨率：1天。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Six types of end elements including snow, vegetation, cloud, soil, rock and water were selected by artificial method, and the spectral database was established according to the 2009 images; Based on the spectral database, the fully constrained linear unmixing method (FCLs) is used for sub-pixel decomposition to obtain the primary snow area proportion product; Finally, the cloud free products of MODIS daily snow area ratio are obtained by using the difference cloud removal algorithm</w:t>
+        <w:t xml:space="preserve">  利用人工方法选择了积雪、植被、云、土壤、岩石和水6种类型端元，并根据2009年影像建立了光谱数据库；在光谱数据库的基础上利用全约束线性解混方法（FCLS）进行亚像元分解获取初级积雪面积比例产品；最后利用差值去云的算法获取了MODIS逐日积雪面积比例无云产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2012/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2012/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1009.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1009.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Snow area, MODIS, satellite remote sensing products, FSC, snow cover</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪面积, MODIS, 卫星遥感产品, FSC, 积雪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,678 +1591,953 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HAO Xiaohua ,  HUANG Xiaodong,  LI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郝晓华,  黄晓东,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HAO Xiaohua  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郝晓华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HAO Xiaohua  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郝晓华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:KZCX2-XB3-15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KZCX2-XB3-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文遥感产品生产算法研究与应用试验</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAO Xiaohua , HUANG Xiaodong, LI Xin. Heihe River eco hydrological remote sensing experiment: Heihe River Basin snow area proportion data set. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1751.</w:t>
+        <w:t xml:space="preserve">郝晓华,黄晓东,李新. 黑河生态水文遥感试验：黑河流域积雪面积比例数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1751.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geology; Research Conducted at Chinese Academy of Sciences Has Updated Our Knowledge about Geology (Integrated Hydrometeorological, Snow and Frozen-ground Observations In the Alpine Region of the Heihe River Basin, China)[J]. Journal of Technology &amp;amp; Science, 2020, . </w:t>
+        <w:t xml:space="preserve">Geology; Research Conducted at Chinese Academy of Sciences Has Updated Our Knowledge about Geology (Integrated Hydrometeorological, Snow and Frozen-ground Observations In the Alpine Region of the Heihe River Basin, China)[J]. Journal of Technology &amp;amp; Science, 2020,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Ying, Huang Xiaodong, Hao Xiaohua, Wang Jie, Wang Wei, Liang Tiangang. Fractional snow-cover mapping using an improved endmember extraction algorithm[J]. Journal of Applied Remote Sensing, 2014, 8, (1). </w:t>
+        <w:t xml:space="preserve">Zhang Ying, Huang Xiaodong, Hao Xiaohua, Wang Jie, Wang Wei, Liang Tiangang. Fractional snow-cover mapping using an improved endmember extraction algorithm[J]. Journal of Applied Remote Sensing, 2014, 8(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>