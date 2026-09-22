--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: lainet observation data set in the middle reaches of Heihe River Basin (June 25-august 24, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游LAINet观测数据集（2012年6月25日-8月24日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3006.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: lainet observation data set in the middle reaches of Heihe River Basin (June 25-august 24, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1806</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3006.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1806</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the lainet data set of small full corn field from June 25, 2012 to August 24, 2012. The lainet dataset includes the calculated original Lai data, the Lai data after 5-day average, and the longitude and latitude of the measurement node. All data is saved in Excel. Measuring instrument: Beijing Normal University self-made wireless sensor network leaf area index observer. The 5-day average processed data takes the sink node number as the form name, and each sheet stores the measurement data of all child nodes under a sink node. The original data records the Lai value that can be calculated by each node in all observation dates In each form of the above two types of data, the meaning of each column is as follows: measurement date, do, node 1, node 2,..., node n. Measurement method: lainet observation system consists of three types of sensor nodes, namely (1) sub canopy nodes, where the sensors are placed nearly horizontally upward to measure the transmitted radiation of the canopy, (2) upper canopy nodes, where the sensors are placed approximately horizontally upward to measure the total incident radiation of the sun, (3) sink nodes, It is used to receive and forward the data measured by (1) and (2) nodes </w:t>
+        <w:t xml:space="preserve">  本数据为2012-06-25日至2012-08-24日小满玉米地的LAINet数据集。LAINet数据集包括计算的原始LAI数据、经过5天平均之后的LAI数据以及测量节点的经纬度。所有数据以Excel保存。测量仪器：北京师范大学自制无线传感器网络叶面积指数观测仪。其中5天平均处理后的数据以汇聚节点编号为表单名称，每个表单（sheet）保存是一个汇聚节点下所有子节点的测量数据。原始数据记录了每个节点在所有观测日期内能够计算得到的LAI数值。   以上两类数据的每个表单中，各列的含义如下：测量日期，DOY，节点1，节点2，...,节点N。测量方式：LAINet观测系统由三类传感器节点组成，分别是（1）冠层下节点，传感器近水平向上放置，用来测量冠层透过辐射，（2）冠层上节点，传感器近似水平向上放置，用来测量太阳入射总辐射，（3）汇聚节点，用来接收并转发由（1）和（2）两类节点测量到的数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A self-made leaf area index observer for wireless sensor networks in Beijing Normal University.The 5-day average processed data takes the sink node number as the form name, and each sheet stores the measurement data of all child nodes under a sink node. The original data records the Lai value that can be calculated by each node in all observation dates. In each form of the above two types of data, the meaning of each column is as follows: measurement date, do, node 1, node 2,..., node n</w:t>
+        <w:t xml:space="preserve">  北京师范大学自制无线传感器网络叶面积指数观测仪。其中5天平均处理后的数据以汇聚节点编号为表单名称，每个表单（sheet）保存是一个汇聚节点下所有子节点的测量数据。原始数据记录了每个节点在所有观测日期内能够计算得到的LAI数值。以上两类数据的每个表单中，各列的含义如下：测量日期，DOY，节点1，节点2，...,节点N。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Measurement method: lainet observation system consists of three types of sensor nodes, namely (1) sub canopy nodes, where the sensors are placed nearly horizontally upward to measure the transmitted radiation of the canopy, (2) upper canopy nodes, where the sensors are placed approximately horizontally upward to measure the total incident radiation of the sun, (3) sink nodes, It is used to receive and forward the data measured by (1) and (2) nodes Data processing: the original data received from the sensor is received according to the sink node. After preprocessing, the original data set in days is formed. The observation of canopy transmittance by the instrument is obtained by calculating the ratio of transmitted radiation under the canopy to total incident radiation on the canopy at different solar altitude angles in a day. The leaf area index is obtained by inversion based on multi angle transmittance data</w:t>
+        <w:t xml:space="preserve">  测量方式：LAINet观测系统由三类传感器节点组成，分别是（1）冠层下节点，传感器近水平向上放置，用来测量冠层透过辐射，（2）冠层上节点，传感器近似水平向上放置，用来测量太阳入射总辐射，（3）汇聚节点，用来接收并转发由（1）和（2）两类节点测量到的数据。  数据处理：从传感器接收到原始数据是按照汇聚节点进行接收的，经过预处理之后形成以天为时间单位的原始数据集。仪器对冠层透过率的观测是通过计算一天之内不同太阳高度角下冠层下透过辐射与冠层上的入射总辐射的比值而得到的。叶面积指数是基于多角度透过率数据进行反演计算得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/25-2012/08/24</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/25-2012/08/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, Daman irrigation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,大满灌区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:218.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">218.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel,word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Lai, eco hydrological wireless sensor network, multi angle gap rate</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAI, 生态水文无线传感器网络, 多角度间隙率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Daman Irrigation District,  Artificial oasis experimental area in the middle reaches,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大满灌区,  中游人工绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1458,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Qu Yonghua,  Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">屈永华,  马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Qu Yonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">屈永华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo , Qu Yonghua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国, 屈永华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qu Yonghua, Ma mingguo. Heihe River eco hydrological remote sensing experiment: lainet observation data set in the middle reaches of Heihe River Basin (June 25-august 24, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1806.</w:t>
+        <w:t xml:space="preserve">屈永华,马明国. 黑河生态水文遥感试验：黑河流域中游LAINet观测数据集（2012年6月25日-8月24日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1806.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
+        <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>