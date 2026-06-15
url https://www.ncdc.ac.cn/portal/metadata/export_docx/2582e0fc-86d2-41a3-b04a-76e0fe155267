--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔-扁都口飞行区L&amp;K波段机载微波辐射计数据集（2008年3月19日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: L &amp; K band airborne microwave radiometer data set in ARJO biandukou flight area (March 19, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: L &amp; K band airborne microwave radiometer data set in ARJO biandukou flight area (March 19, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1729.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1729.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为L&amp;K波段机载微波辐射计于2008年03月19日获取，地点在阿柔-扁都口飞行区。   其中L波段频率为1.4GHz，后视35度观测，获取双极化（H和V）信息；K波段频率为18.7GHz，天顶角观测，无极化信息。飞机9:25BJT从张掖机场起飞，12:50降落。9:38-9:39飞过双树寺水库，相对航高800m，水面结冰。9:50-11:00在阿柔摄区工作，飞行高度4100m左右，飞行速度270km/hr左右。11:20-12:25在扁都口摄区工作，飞行高度4200m左右，飞行速度290km/hr左右。   原始数据分为两部分，分别为微波辐射计数据和GPS数据。其中微波辐射计L和K波段均属非成像观测，由文本文件记录瞬时观测获得的数码值，GPS数据记录飞行时的经纬度以及飞机姿态参数等。   使用微波辐射计观测数据时需要根据定标系数将记录的数码值转换为亮温值（定标系数文件与原始观测数据归档在一起）。同时，通过微波辐射计和GPS各自的时钟记录，可以将微波观测与GPS记录联系起来，给微波观测匹配地理坐标信息。由于微波辐射计观测分辨率较粗，数据处理中一般忽略飞机的航偏、翻滚以及俯仰效应。   根据使用目标及飞行相对航高（H），在定标和坐标匹配后，还可以将观测信息栅格化，L和K波段的分辨率（x）与观测足迹（footprint）可以认为一致，参考分辨率为：L波段，x=0.3H；K波段，x=0.24H。经过以上各步处理后，可以获得用户能够直接使用的产品。</w:t>
+        <w:t xml:space="preserve">This data set was acquired by L &amp; K-band airborne microwave radiometer on March 19, 2008 at the flight area of Ajo biandukou. The L-band frequency is 1.4GHz, and the back view is 35 degrees to obtain the dual polarization (H and V) information; K-band frequency is 18.7ghz, zenith angle observation, no polarization information. The plane took off from Zhangye airport at 9:25bjt and landed at 12:50. 9: At 38-9:39, it flew over shuangshusi reservoir with a relative navigation height of 800m and the water surface was frozen. 9: At 50-11:00, he worked in the arzou photography area, with a flight altitude of about 4100m and a flight speed of about 270km / hr. 11: At 20-12:25, he worked in the Biandu mouth photography area, with a flight altitude of about 4200m and a flight speed of about 290km / hr. The original data is divided into two parts: microwave radiometer data and GPS data. The L and K bands of microwave radiometer are non imaging observations. The digital values obtained from instantaneous observations are recorded by text files, and the longitude and latitude during flight and aircraft attitude parameters are recorded by GPS data. When using microwave radiometer observation data, it is necessary to convert the recorded digital value into bright temperature value according to the calibration coefficient (the calibration coefficient file is archived with the original observation data). At the same time, through the respective clock records of microwave radiometer and GPS, microwave observation can be connected with GPS record to match geographic coordinate information for microwave observation. Due to the coarse observation resolution of microwave radiometer, the yaw, roll and pitch effects of aircraft are generally ignored in data processing. According to the use target and flight relative altitude (H), after calibration and coordinate matching, the observation information can also be rasterized. The resolution (x) of L and K bands can be considered consistent with the observation footprint. The reference resolution is: L band, x = 0.3H; K-band, x = 0.24h. After the above steps, the products that users can use directly can be obtained. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据分为两部分，分别为微波辐射计数据和GPS数据。其中微波辐射计L和K波段均属非成像观测，由文本文件记录瞬时观测获得的数码值，GPS数据记录飞行时的经纬度以及飞机姿态参数等。</w:t>
+        <w:t xml:space="preserve">  The original data is divided into two parts: microwave radiometer data and GPS data. The L and K bands of microwave radiometer are non imaging observations. The digital values obtained from instantaneous observations are recorded by text files, and the longitude and latitude during flight and aircraft attitude parameters are recorded by GPS data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  使用微波辐射计观测数据时需要根据定标系数将记录的数码值转换为亮温值（定标系数文件与原始观测数据归档在一起）。同时，通过微波辐射计和GPS各自的时钟记录，可以将微波观测与GPS记录联系起来，给微波观测匹配地理坐标信息。</w:t>
+        <w:t xml:space="preserve">  When using microwave radiometer observation data, it is necessary to convert the recorded digital value into bright temperature value according to the calibration coefficient (the calibration coefficient file is archived with the original observation data). At the same time, through the respective clock records of microwave radiometer and GPS, microwave observation can be connected with GPS record to match geographic coordinate information for microwave observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/19-2008/03/19</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/19-2008/03/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">微波辐射计, 机载, 地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Microwave radiometer, airborne, ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔加密观测区,  扁都口加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  upstream cold region,  hydrological test area,  arrou intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,773 +1185,531 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果,  王旭峰,  车涛,  肖青 </w:t>
+        <w:t xml:space="preserve">contributors:Wang shuguo,  Wang Xufeng,  Che Tao,  Xiao qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果  </w:t>
+        <w:t xml:space="preserve">author:Wang shuguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  车涛  </w:t>
+        <w:t xml:space="preserve">,  Che Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  王旭峰  </w:t>
+        <w:t xml:space="preserve">,  Wang Xufeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  肖青  </w:t>
+        <w:t xml:space="preserve">,  Xiao qing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王树果,王旭峰,车涛,肖青. 黑河综合遥感联合试验：阿柔-扁都口飞行区L&amp;K波段机载微波辐射计数据集（2008年3月19日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.12.</w:t>
+        <w:t xml:space="preserve">Wang shuguo, Wang Xufeng, Che Tao, Xiao qing. Heihe River Integrated Remote Sensing joint test: L &amp; K band airborne microwave radiometer data set in ARJO biandukou flight area (March 19, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.12.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>