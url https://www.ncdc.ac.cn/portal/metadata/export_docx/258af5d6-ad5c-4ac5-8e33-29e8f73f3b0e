--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -61,50 +61,130 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Sluice gate front clogging rapid cleaning equipment laboratory test record data(2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7653.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7653.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2145,51 +2225,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">田金章. 泄水闸门前淤堵物快速清理装备隔河岩水电站现场功能测试记录数据（2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">田金章. 泄水闸门前淤堵物快速清理装备隔河岩水电站现场功能测试记录数据（2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7653.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>