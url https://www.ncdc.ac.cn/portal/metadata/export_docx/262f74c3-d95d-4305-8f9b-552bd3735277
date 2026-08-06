--- v0 (2026-05-05)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原湖泊地表水温日综合数据集（1978-2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily comprehensive dataset of surface water temperature in lakes on the Qinghai Tibet Plateau (1978-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily comprehensive dataset of surface water temperature in lakes on the Qinghai Tibet Plateau (1978-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.6637526</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6637526</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4164.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  湖泊地表水温度是水体生态系统的重要物理性质，也是气候变化的重要指标。数据集通过结合卫星观测和模拟的优势，生成了青藏高原160个湖泊的综合日LSWT，这些湖泊的原位观测有限。综合数据集中基于modis的全湖平均LSWT包括2000-2017年的白天、夜间和日平均。该数据集和所建立的方法有助于研究青藏高原的水热平衡变化及其生态效应。</w:t>
+        <w:t xml:space="preserve">The surface water temperature of lakes is an important physical property of aquatic ecosystems and a significant indicator of climate change. The dataset combines the advantages of satellite observation and simulation to generate a comprehensive daily LSWT for 160 lakes on the Qinghai Tibet Plateau, which have limited in situ observations. The overall lake average LSWT based on MODIS in the comprehensive dataset includes daytime, nighttime, and daily averages from 2000 to 2017. This dataset and the established method are helpful for studying the changes in water and heat balance and their ecological effects on the Qinghai Tibet Plateau. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验结合模拟获得。</w:t>
+        <w:t xml:space="preserve">    Obtained through a combination of experiments and simulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用基于modis的日平均LSWT对一个简化的物理模型(即改进的air2water模型)进行校准，在此基础上重建了1978-2017年完整一致的日平均LSWT数据集。将重建的LSWT数据集与卫星观测数据和现场观测数据进行对比验证。</w:t>
+        <w:t xml:space="preserve">    A simplified physical model (i.e. an improved air2water model) was calibrated using a daily average LSWT based on Modis, and a complete and consistent daily average LSWT dataset from 1978 to 2017 was reconstructed on this basis. Compare and validate the reconstructed LSWT dataset with satellite observation data and on-site observation data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1978/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1978/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">52.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:52.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp,csv,jpeg,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖面温度, 青藏高原, 湖泊水量</w:t>
+        <w:t xml:space="preserve">Theme:Lake surface temperature, Qinghai Tibet Plateau, lake water volume</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1978-2017</w:t>
+        <w:t xml:space="preserve">Time:1978-2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:The Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,834 +1185,585 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郭丽楠 </w:t>
+        <w:t xml:space="preserve">contributors:GUO Linan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郭丽楠  </w:t>
+        <w:t xml:space="preserve">author:GUO Linan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Linan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郭丽楠. 青藏高原湖泊地表水温日综合数据集（1978-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4164.2024.</w:t>
+        <w:t xml:space="preserve">GUO Linan. Daily comprehensive dataset of surface water temperature in lakes on the Qinghai Tibet Plateau (1978-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4164.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guo L, Zheng H, Wu Y, Fan L, Wen M, Li J, Zhang F, Zhu L, Zhang B. An integrated dataset of daily lake surface  water temperature over the Tibetan Plateau[J]. Earth Syst. Sci. Data, 2022-07-27, 14, (7): 3411-3422. </w:t>
+        <w:t xml:space="preserve">Guo L, Zheng H, Wu Y, Fan L, Wen M, Li J, Zhang F, Zhu L, Zhang B. An integrated dataset of daily lake surface water temperature over the Tibetan Plateau[J]. Earth System Science Data, 2022, 14, (7): 3411-3422. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3411-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>