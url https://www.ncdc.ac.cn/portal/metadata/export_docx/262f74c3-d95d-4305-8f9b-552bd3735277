--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily comprehensive dataset of surface water temperature in lakes on the Qinghai Tibet Plateau (1978-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原湖泊地表水温日综合数据集（1978-2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6637526</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily comprehensive dataset of surface water temperature in lakes on the Qinghai Tibet Plateau (1978-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4164.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.6637526</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB4164.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The surface water temperature of lakes is an important physical property of aquatic ecosystems and a significant indicator of climate change. The dataset combines the advantages of satellite observation and simulation to generate a comprehensive daily LSWT for 160 lakes on the Qinghai Tibet Plateau, which have limited in situ observations. The overall lake average LSWT based on MODIS in the comprehensive dataset includes daytime, nighttime, and daily averages from 2000 to 2017. This dataset and the established method are helpful for studying the changes in water and heat balance and their ecological effects on the Qinghai Tibet Plateau. </w:t>
+        <w:t xml:space="preserve">  湖泊地表水温度是水体生态系统的重要物理性质，也是气候变化的重要指标。数据集通过结合卫星观测和模拟的优势，生成了青藏高原160个湖泊的综合日LSWT，这些湖泊的原位观测有限。综合数据集中基于modis的全湖平均LSWT包括2000-2017年的白天、夜间和日平均。该数据集和所建立的方法有助于研究青藏高原的水热平衡变化及其生态效应。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Obtained through a combination of experiments and simulations.</w:t>
+        <w:t xml:space="preserve">  实验结合模拟获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    A simplified physical model (i.e. an improved air2water model) was calibrated using a daily average LSWT based on Modis, and a complete and consistent daily average LSWT dataset from 1978 to 2017 was reconstructed on this basis. Compare and validate the reconstructed LSWT dataset with satellite observation data and on-site observation data.</w:t>
+        <w:t xml:space="preserve">  利用基于modis的日平均LSWT对一个简化的物理模型(即改进的air2water模型)进行校准，在此基础上重建了1978-2017年完整一致的日平均LSWT数据集。将重建的LSWT数据集与卫星观测数据和现场观测数据进行对比验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1978/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1978/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai-Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:52.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp,csv,jpeg,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日,月,年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Lake surface temperature, Qinghai Tibet Plateau, lake water volume</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖面温度, 青藏高原, 湖泊水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1978-2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1978-2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:GUO Linan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭丽楠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GUO Linan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭丽楠  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Linan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭丽楠</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GUO Linan. Daily comprehensive dataset of surface water temperature in lakes on the Qinghai Tibet Plateau (1978-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4164.2024.</w:t>
+        <w:t xml:space="preserve">郭丽楠. 青藏高原湖泊地表水温日综合数据集（1978-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB4164.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guo L, Zheng H, Wu Y, Fan L, Wen M, Li J, Zhang F, Zhu L, Zhang B. An integrated dataset of daily lake surface water temperature over the Tibetan Plateau[J]. Earth System Science Data, 2022, 14, (7): 3411-3422. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3411-2022.</w:t>
+        <w:t xml:space="preserve">Guo L, Zheng H, Wu Y, Fan L, Wen M, Li J, Zhang F, Zhu L, Zhang B. An integrated dataset of daily lake surface water temperature over the Tibetan Plateau[J/OL]. Earth System Science Data, 2022, 14(7): 3411-3422. DOI: 10.5194/essd-14-3411-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>