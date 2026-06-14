--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001-2010年黄土高塬沟壑区砚瓦川流域气象观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological observation data set of yanwachuan basin in Loess Plateau Gully Region from 2001 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological observation data set of yanwachuan basin in Loess Plateau Gully Region from 2001 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0035.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWXFZhan.db0035.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWXFZhan.2020.98</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2001-2010年黄土高塬沟壑区砚瓦川流域砚瓦川径流站逐日蒸发数据，测量蒸发皿使用20cm，每年12月，每月31天进行观测，观测要素有逐月蒸发量、逐月最大蒸发量、逐月最小蒸发量、年统计最大最小蒸发量和冬冰初冰时间等基础数据。</w:t>
+        <w:t xml:space="preserve">This data set is the daily evaporation data of yanwachuan runoff station in yanwachuan watershed of Loess Plateau Gully Region from 2001 to 2010. 20cm evaporating dish is used to measure the daily evaporation. The observation is carried out every December and 31 days every month. The observation elements include monthly evaporation, monthly maximum evaporation, monthly minimum evaporation, annual statistical maximum and minimum evaporation, and winter ice onset time. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测后再换清水，使皿内保持20mm的水量。皿内有雨水降入时，应在观测记录时减除降水量即得该次实际蒸发量。当皿内有冰时，应用称量法观测，将皿内注入20mm清水，在台秤上称其重量（g），将台秤刻度定在注入20mm水的重量处，观测日，将蒸发皿（含冰）放在台秤上，用雨量杯向蒸发皿加水，至台秤持平，加入水量即为累计蒸发量。</w:t>
+        <w:t xml:space="preserve">The model of evaporation observation instrument is HY.AM3 The diameter of the dish is 20cm, and the observation accuracy is 0.1mm. It was observed at 8 o'clock every day and every five days during the freezing period. The evaporation capacity of evaporating dish is observed by rainfall cup of the same specification or special platform scale. The original water in the evaporating dish is 20 mm. At 8:00 a.m. of the previous day, the water in the cup is filled with 20 mm. After 24 hours, the remaining water in the dish is returned to the measuring cup, and the amount of reduction is the evaporation of the day. After observation, change water to keep the water volume of 20 mm in the dish. When there is rain falling into the dish, the actual evaporation is obtained by subtracting the precipitation during the observation and recording. When there is ice in the dish, use the weighing method to observe. Pour 20 mm clear water into the dish, weigh the weight (g) on the platform scale, and set the scale at the weight of 20 mm water. On the observation day, put the evaporation pan (containing ice) on the platform scale, and add water to the pan with a rainfall cup until the scale is flat. The water added is the accumulated evaporation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器监测，人工采集。</w:t>
+        <w:t xml:space="preserve">Instrument monitoring, manual collection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1981/01/01-1990/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1981/01/01-1990/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市宁县砚瓦川流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yanwachuan basin, Ningxian County, Qingyang City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">980.0m-</w:t>
+        <w:t xml:space="preserve">altitude:980.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1340.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">228.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:228.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水摘录, 降水量, 最大降水量, 时段降水量</w:t>
+        <w:t xml:space="preserve">Theme:Precipitation excerpt, precipitation, maximum precipitation, period precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1981 1982 1983 1984 1985 1986 1987 1988 1989 1990</w:t>
+        <w:t xml:space="preserve">Time:1981 1982 1983 1984 1985 1986 1987 1988 1989 1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">宁县,  庆阳,  砚瓦川,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Ningxian County,  Qingyang,  Yan wa Chuan,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2001-2010年黄土高塬沟壑区砚瓦川流域气象观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.98.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. Meteorological observation data set of yanwachuan basin in Loess Plateau Gully Region from 2001 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWXFZhan.2020.98.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>