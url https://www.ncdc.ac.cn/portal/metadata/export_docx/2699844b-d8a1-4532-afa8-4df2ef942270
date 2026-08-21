--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -2360,75 +2360,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhu Zhongli, Tan Lei, Gao Shengguo, Jiao Qishun. Observation on Soil Moisture of Irrigation Cropland by Cosmic-Ray Probe[J/OL]. IEEE Geoscience and Remote Sensing Letters, 2015, 12, (3): 472-476. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1109/LGRS.2014.2346784.</w:t>
+        <w:t xml:space="preserve">Zhu Zhongli, Tan Lei, Gao Shengguo, Jiao Qishun. Observation on Soil Moisture of Irrigation Cropland by Cosmic-Ray Probe[J/OL]. IEEE Geoscience and Remote Sensing Letters, 2015, 12(3): 472-476. DOI: 10.1109/LGRS.2014.2346784.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>