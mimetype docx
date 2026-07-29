--- v0 (2026-04-29)
+++ v1 (2026-07-29)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020s中国西北干旱区绿洲分布数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Oasis distribution in arid areas in the 2020s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oasis distribution in arid areas in the 2020s</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6483.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6483.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6483.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为2020年中国西北干旱区绿洲的分布格局图，该数据集通过解译2020年前后Landsat OLI遥感影像获得，涉及到的绿洲景观类型主要包含了耕地、林地、草地、水域、建设用地等，该数据集可为评估我国西北干旱区绿洲状况提供参考。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2020年前后Landsat OLI遥感影像。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  经过图像镶嵌、几何校正、影像裁剪等预处理，按照中科院土地资源分类系统，采用基于像元的分类方法与面向对象的影像分析方法相结合。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对分类结果进行人工检查与校正，数据质量良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/10/01-2020/10/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/10/01-2020/10/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆,河西走廊 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xinjiang, Hexi Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">880.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:880.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">干旱区, 绿洲, 空间分布</w:t>
+        <w:t xml:space="preserve">Theme:Arid areas, oases, spatial distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">干旱区 </w:t>
+        <w:t xml:space="preserve">Place:Arid areas </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,88 +907,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 49.17</w:t>
+              <w:t xml:space="preserve"> 49.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜军 </w:t>
+        <w:t xml:space="preserve">contributors:DU Jun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马登科  </w:t>
+        <w:t xml:space="preserve">author:MA Dengke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Jun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA23060304</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">山地-绿洲-荒漠协同发展模式与对策</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜军. 2020s中国西北干旱区绿洲分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6483.2024.</w:t>
+        <w:t xml:space="preserve">DU Jun. Oasis distribution in arid areas in the 2020s. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6483.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>