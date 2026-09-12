--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oasis distribution in arid areas in the 2020s</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2020s中国西北干旱区绿洲分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6483.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Oasis distribution in arid areas in the 2020s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6483.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6483.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6483.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集为2020年中国西北干旱区绿洲的分布格局图，该数据集通过解译2020年前后Landsat OLI遥感影像获得，涉及到的绿洲景观类型主要包含了耕地、林地、草地、水域、建设用地等，该数据集可为评估我国西北干旱区绿洲状况提供参考。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  2020年前后Landsat OLI遥感影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  经过图像镶嵌、几何校正、影像裁剪等预处理，按照中科院土地资源分类系统，采用基于像元的分类方法与面向对象的影像分析方法相结合。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  对分类结果进行人工检查与校正，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/10/01-2020/10/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/10/01-2020/10/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xinjiang, Hexi Corridor </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆,河西走廊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:880.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">880.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Arid areas, oases, spatial distribution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区, 绿洲, 空间分布</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Arid areas </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:DU Jun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜军 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:MA Dengke </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马登科  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:DU Jun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA23060304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA23060304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山地-绿洲-荒漠协同发展模式与对策</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">DU Jun. Oasis distribution in arid areas in the 2020s. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6483.2024.</w:t>
+        <w:t xml:space="preserve">杜军. 2020s中国西北干旱区绿洲分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6483.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>