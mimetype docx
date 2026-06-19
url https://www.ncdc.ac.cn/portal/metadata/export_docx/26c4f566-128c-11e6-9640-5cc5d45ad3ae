--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Annual average ground temperature data of kunlunshanyakou (qtb02) in the Qinghai Tibet Plateau from 2003 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原昆仑山垭口(QTB02)年均地温数据（2003-2010年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/golmud.009.2017.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Average annual ground temperature data of Kunlun Mountain Pass (QTB02) on the Qinghai-Tibet Plateau (2003-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.golmud.2020.35</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/golmud.009.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.golmud.2020.35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the long-term positioning ground temperature observation data of Institute of Environment and Engineering in Cold and Dry Regions, Chinese Academy of Sciences, State Key Laboratory of Cryospheric Science, and Qinghai Tibet Plateau Cryosphere Observation Experimental Research Station. This data set is QTB02 from 2001 to 2010_ Annual average ground temperature data of Kunlun Mountain pass. 0.5mGT represents the ground temperature data at 0.5m, in Celsius (℃), and so on. </w:t>
+        <w:t xml:space="preserve">本数据为中国科学院寒区旱区环境与工程研究所，冰冻圈科学国家重点实验室，青藏高原冰冻圈观测试验研究站长期定位地温观测数据。本数据集为2001-2010年QTB02_昆仑山垭口年均地温数据。0.5mGT表示0.5米处地温数据，单位为：摄氏度（℃），以此类推。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic collection</w:t>
+        <w:t xml:space="preserve">自动采集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Kunlun mountain pass in Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原昆仑山垭口 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ground temperature data, Qinghai Tibet Plateau, permafrost</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地温数据, 青藏高原, 冻土</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai Province,  Golmud,  Qinghai-Tibet Plateau,  Kunlun Mountain Pass </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省,  格尔木,  青藏高原,  昆仑山垭口 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Shi Jian Zong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:QIAO YongPing,  Zhaolin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乔永平,  赵林 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Shi Jian zong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">史健宗  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Tonghua , Shi Jian zong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华, 史健宗</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">QIAO YongPing, Zhaolin. Annual average ground temperature data of kunlunshanyakou (qtb02) in the Qinghai Tibet Plateau from 2003 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.35.</w:t>
+        <w:t xml:space="preserve">乔永平,赵林. 青藏高原昆仑山垭口(QTB02)年均地温数据（2003-2010年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.golmud.2020.35.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>