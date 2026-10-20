--- v0 (2026-06-02)
+++ v1 (2026-10-20)
@@ -20,91 +20,91 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年祁连山黑河国家级重点预防区水土保持措施数据集</w:t>
+        <w:t xml:space="preserve">2024-2025年祁连山黑河国家级重点预防区水土保持措施数据集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water conservation measures in Heihe national key prevention area of Qilian Mountain in 2024</w:t>
+        <w:t xml:space="preserve">2024-2025 Dataset of Soil and Water Conservation Measures in the Qilian Mountains Heihe National Key Prevention Area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年祁连山黑河国家级重点预防区水土保持措施数据集包括内蒙古自治区额济纳旗，甘肃省永登县、天祝县、甘州区、肃南县、民乐县、临泽县、高台县、金塔县，青海省门源回族自治县、祁连县2024年年度水土保持措施统计表。</w:t>
+        <w:t xml:space="preserve">2024-2025年祁连山黑河国家级重点预防区水土保持措施数据集包括内蒙古自治区额济纳旗，甘肃省永登县、天祝县、甘州区、肃南县、民乐县、临泽县、高台县、金塔县，青海省门源回族自治县、祁连县2024-2025年年度水土保持措施统计表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -358,131 +358,175 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">基于资源系列、高分系列等分辨率为2m的卫星遥感影像，从水利部信息中心获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据加工方法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土流失动态监测融合遥感监测、野外调查、模型计算和统计分析等多种技术手段开展水土流失的因子提取、模数计算和动态分析评价。其中水土保持措施基于卫星遥感影像解译提取。</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据质量描述</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">严格遵循国家技术标准、规程和规范，保证数据采集、信息提取和数据整(汇)编的质量。水利部水土保持监测中心针对影像处理、信息提取、数据分析、成果验收、成果整( 汇) 编、数据库管理等环节，组织开展数据的抽查检验、分析评估和审核等。</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -524,51 +568,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集时间</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">2024/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -832,51 +876,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">时间：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2019,51 +2063,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2024年祁连山黑河国家级重点预防区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6955.2025.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2024-2025年祁连山黑河国家级重点预防区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6955.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>