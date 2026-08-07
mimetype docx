--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山森林生态站人工地面气象逐日观测数据集（1995-2015）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily meteorological observation data set of Qilian Mountain Forest Ecological Station (1995-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily meteorological observation data set of Qilian Mountain Forest Ecological Station (1995-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Qilian_WRCF.db0006.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Qilian_WRCF.db0006.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.QilianWRCF.2021.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃祁连山森林生态系统国家定位观测研究站（简称祁连山森林生态站）是中国森林生态系统定位研究网络（CFERN）和中国陆地生态系统长期定位观测研究站，位于甘肃省张掖市肃南裕固族自治县马蹄乡。气象观测场经纬度为100.29E，38.57N，海拔2575m，大小为25m×25m，主要观测空气温湿度、降水、土壤温度、气压、风速风向、水面蒸发、辐射等因子。本数据集为该站1995-2010年人工地面气象逐日观测数据，共包含10个excel文件，每个要素逐日数据单独存放在一文件中。</w:t>
+        <w:t xml:space="preserve">Qilian mountain forest ecosystem national positioning observation and research station is located in MATI Township, Sunan Yugur Autonomous County, Zhangye City, Gansu Province. 29e, 38. 57n, 2575m above sea level, 25m in size × 25m, mainly observing air temperature and humidity, precipitation, soil temperature, air pressure, wind speed and direction, water surface evaporation, radiation and other factors. This data set is the daily observation data of the station from 1995 to 2010. It contains 10 Excel files, and the daily data of each element is stored separately in one file. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集数据全部为人工观测数据，严格按照国家气象局地面气象观测规范要求进行观测，观测时间为每日2时、8时、14时、20日；空气温度采用干球温度表、湿球温度表、空气最高温度表、空气最低温度表、温度计观测；空气湿度采用毛发湿度表、湿度计观测；地表温度采用地面最高和最低温度表观测，土壤温度采用曲管地温表和直管地温表观测；大气压采用动槽式水银气压表、气压计观测；水面蒸发量用口径为20cm的E601B小型蒸发器观测；降水量用雨量器观测；风速风向采用10米风杆和EL型电接风向风速计观测；日照时数采用暗筒式日照计观测；冻土深度采用冻土器观测。观测要素为1.5米空气温度、1.5米空气湿度、1.5米空气最高温度、1.5米空气最低温度、气压、风速、风向、降水、水面蒸发量、日照时数；地表最高温度、地表最低温度、多层土壤温度（5cm、10cm、15cm、20cm、40cm、80cm）、冻土深度。所有要素观测完后，根据观测设备器差订正完毕后得到本次观测数据。</w:t>
+        <w:t xml:space="preserve">The data of the data set are all manual observation data, which are observed in strict accordance with the requirements of surface meteorological observation specifications of the National Meteorological Administration. The observation time is 2:00, 8:00, 14:00 and 20 days a day; The air temperature was measured by dry bulb thermometer, wet bulb thermometer, air maximum thermometer, air minimum thermometer and thermometer; The air humidity was observed by hair hygrometer and hygrometer; The surface temperature was measured by the highest and lowest surface temperature meters, and the soil temperature was measured by the curved tube geothermometer and the straight tube geothermometer; The atmospheric pressure was observed by moving trough mercury barometer and barometer; The evaporation of water surface was observed by E601B evaporator with diameter of 20cm; The precipitation is observed by rain gauge; The wind speed and direction were observed by 10 meter wind pole and El type electric wind direction anemometer; The sunshine hours were observed by dark tube sunshine meter; The depth of frozen soil is observed by permafrost. The observation elements are 1.5m air temperature, 1.5m air humidity, 1.5m air maximum temperature, 1.5m air minimum temperature, air pressure, wind speed, wind direction, precipitation, water surface evaporation and sunshine hours; The maximum and minimum surface temperature, multi-layer soil temperature (5cm, 10cm, 15cm, 20cm, 40cm, 80cm), frozen soil depth. After all the elements are observed, the observation data are obtained according to the correction of the instrument error of the observation equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">每日观测数据通过求平均值或合计值获得当日数据。空气温度、空气湿度、气压、风速、不同层次土壤温度取日平均值，降水量、水面蒸发量取日合计值，冻土深度取每日8时观测值，空气最高最低温度、地表最高最低温度、最高最低气压取前一日20时至当日20时的最高最低值，日照时数取每日20时观测值。整理后获得逐日数据并存储。</w:t>
+        <w:t xml:space="preserve">The daily observation data can be obtained by calculating the average or total value. The daily average values of air temperature, air humidity, air pressure, wind speed and soil temperature of different layers are taken, the daily total values of precipitation and water surface evaporation are taken, the daily observation values of frozen soil depth are taken at 8:00, the highest and lowest air temperature, the highest and lowest surface temperature and the highest and lowest air pressure are taken from 20:00 of the previous day to 20:00 of the current day, and the daily observation values of sunshine hours are taken. After sorting, the daily data are obtained and stored.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测人员都是生态站专业技术人员，并且经过当地气象局专业人员培训，观测过程规范，观测数据可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The observation personnel are professional technicians of the ecological station, and have been trained by the local meteorological bureau. The observation process is standardized, the observation data is reliable and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1995/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1995/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山森林生态站人工地面气象观测场 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Artificial ground meteorological observation field of Qilian Mountain Forest Ecological Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2775.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2775.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2775.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">空气温度, 空气湿度, 气压, 风速, 土壤温度, 降水, 冻土, 日照时数</w:t>
+        <w:t xml:space="preserve">Theme:Air temperature, air humidity, air maximum temperature, air minimum temperature, air pressure, wind speed, soil temperature, precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山,  大野口 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountain,  Dayekou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王荣新,  敬文茂,  赵维俊,  王顺利 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Rongxin,  JING Wenmao,  ,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王荣新  </w:t>
+        <w:t xml:space="preserve">author:WANG Rongxin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Rongxin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王荣新,敬文茂,赵维俊,王顺利. 祁连山森林生态站人工地面气象逐日观测数据集（1995-2015）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.QilianWRCF.2021.4.</w:t>
+        <w:t xml:space="preserve">WANG Rongxin, JING Wenmao, , . Daily meteorological observation data set of Qilian Mountain Forest Ecological Station (1995-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.QilianWRCF.2021.4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>