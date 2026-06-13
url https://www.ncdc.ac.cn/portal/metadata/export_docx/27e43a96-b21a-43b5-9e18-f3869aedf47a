--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation dataset of soil moisture content in the runoff field of Yulin Gully with different measures in Xindian Gully watershed, the first sub area of loess hilly and gully region in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation dataset of soil moisture content in the runoff field of Yulin Gully with different measures in Xindian Gully watershed, the first sub area of loess hilly and gully region in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6575.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6575.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6575.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2023年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据。径流场基本情况见《育林沟不同措施径流场2023年情况说明》。</w:t>
+        <w:t xml:space="preserve">This dataset is the observation data of soil moisture content in the runoff field of different measures in the Yulin Gully watershed of Xindian Gully, the first sub area of the Loess Hilly and Gully Region, in 2023. The basic situation of the runoff field can be found in the "Description of the 2023 Runoff Field with Different Measures in Yulin Gully" </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; Manual timing observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在具有代表性的固定地点，去除表层杂草后，在10-20cm深度取样，用烘干（称重）法测定。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;At a representative fixed location, after removing surface weeds, sample at a depth of 10-20cm and measure with the drying (weighing) method&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">The observation data has been manually checked at four levels in the process of compilation and entry, including tabulation, initial calibration, re calibration and review, to ensure the data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">103.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:103.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤含水率, 侵蚀面积, 侵蚀类型</w:t>
+        <w:t xml:space="preserve">Theme:Daily precipitation, Period precipitation, Precipitation intensity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">榆林,  辛店沟,  绥德,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Yulin,  Xindian ditch,  Suide,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">093149675976</w:t>
+        <w:t xml:space="preserve">phone:093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">崔钰  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  麦旭东  </w:t>
+        <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) , LEI Xin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2023年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6575.2024.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation dataset of soil moisture content in the runoff field of Yulin Gully with different measures in Xindian Gully watershed, the first sub area of loess hilly and gully region in 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6575.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>