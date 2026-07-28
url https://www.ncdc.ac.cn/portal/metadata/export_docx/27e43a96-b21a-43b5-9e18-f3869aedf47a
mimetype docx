--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yulin,  Xindian ditch,  Suide,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve">Place:Shaanxi Province,  Yulin,  Xindian ditch,  Suide </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>