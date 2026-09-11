--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation dataset of soil moisture content in the runoff field of Yulin Gully with different measures in Xindian Gully watershed, the first sub area of loess hilly and gully region in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6575.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation dataset of soil moisture content in the runoff field of Yulin Gully with different measures in Xindian Gully watershed, the first sub area of loess hilly and gully region in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6575.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwsdzhan.db6575.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWSDZHAN.DB6575.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is the observation data of soil moisture content in the runoff field of different measures in the Yulin Gully watershed of Xindian Gully, the first sub area of the Loess Hilly and Gully Region, in 2023. The basic situation of the runoff field can be found in the "Description of the 2023 Runoff Field with Different Measures in Yulin Gully" </w:t>
+        <w:t xml:space="preserve">本数据集为2023年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据。径流场基本情况见《育林沟不同措施径流场2023年情况说明》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; Manual timing observation</w:t>
+        <w:t xml:space="preserve">人工定时观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;At a representative fixed location, after removing surface weeds, sample at a depth of 10-20cm and measure with the drying (weighing) method&lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">在具有代表性的固定地点，去除表层杂草后，在10-20cm深度取样，用烘干（称重）法测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The observation data has been manually checked at four levels in the process of compilation and entry, including tabulation, initial calibration, re calibration and review, to ensure the data quality. </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:103.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">103.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel,word,pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Daily precipitation, Period precipitation, Precipitation intensity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤含水率, 侵蚀面积, 侵蚀类型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shaanxi Province,  Yulin,  Xindian ditch,  Suide </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省,  榆林,  辛店沟,  绥德 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:093149675976</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">崔钰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  麦旭东  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) , LEI Xin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）, 雷欣</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation dataset of soil moisture content in the runoff field of Yulin Gully with different measures in Xindian Gully watershed, the first sub area of loess hilly and gully region in 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6575.2024.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2023年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWSDZHAN.DB6575.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>