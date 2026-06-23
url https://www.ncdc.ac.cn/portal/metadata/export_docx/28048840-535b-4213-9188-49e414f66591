--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域自然灾害及突发事件统计数据集（1999-2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0002.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0002.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了渭河流域流经的陕西省、甘肃省和宁夏回族自治区三个地区的自然灾害及突发事件情况统计数据，主要包括以下7部分：   1. 各地区自然灾害损失情况(2003-2017年)，包括农作物受灾面积、旱灾、低温冷冻和雪灾等。   2. 地质灾害及防治情况(1999-2017年)，包括发生地质灾害起数、滑坡、崩塌、泥石流等。   3. 地震灾害情况(2003-2017年)，包括地质灾害次数、人员伤亡、经济损失等。   4. 各地区森林火灾情况(1999-2017年)，包括森林火灾次数、一般火灾、较大火灾和受害森林面积等。   5. 各地区森林有害生物防治情况(1999-2017年)，包括发生面积、防治面积、森林病害和森林虫害等。   6. 各地区草原灾害情况(2010-2017年)，包括草原鼠害、草原虫害和草原火灾受害面积。   7. 各地区突发环境事件情况(2009-2010年)，包括突发环境事件次数、特别重大环境事件和重大环境事件等。   数据集储存方式为excel，各字段含义见表头，数据主要来源于《中国环境统计年鉴》。本数据集可为渭河流自然灾害评价提供基础数据。</w:t>
+        <w:t xml:space="preserve">This data set mainly collects the statistical data of natural disasters and emergencies in Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through, mainly including the following 7 parts: 1. Loss of natural disasters in various regions (2003-2017), including affected area of crops, drought, low temperature freezing and snow disaster, etc. 2. Geological disasters and Prevention (1999-2017), including the number of geological disasters, landslides, collapses, debris flows, etc. 3. Earthquake disasters (2003-2017), including the number of geological disasters, casualties, economic losses, etc. 4. Forest fires in various regions (1999-2017), including the number of forest fires, general fires, large fires and affected forest area, etc. 5. Forest pest control in various regions (1999-2017), including occurrence area, control area, forest diseases and forest pests. 6. Grassland Disasters in various regions (2010-2017), including grassland rodents, grassland pests and grassland fire affected areas. 7. Environmental emergencies in various regions (2009-2010), including the number of environmental emergencies, especially major environmental events and major environmental events. The data set is stored in Excel, the meaning of each field is shown in the header, and the data is mainly from China Environmental Statistics Yearbook. This data set can provide basic data for natural disaster evaluation of Weihe River. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于《中国环境统计年鉴》，收集范围为渭河流域流经的陕西省、甘肃省和宁夏回族自治区。</w:t>
+        <w:t xml:space="preserve">  The data comes from China Environmental Statistics Yearbook, and the collection scope is Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理数据并摘录。</w:t>
+        <w:t xml:space="preserve">  Manually collect and sort out data and extract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证，数据质量良好。</w:t>
+        <w:t xml:space="preserve">  After manual sorting, verification and cross validation, the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域，陕西省，甘肃省，宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">191.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:191.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然灾害, 地质灾害, 地震灾害, 森林火灾, 森林有害生物防治, 草原灾害, 突发环境事件, 统计公报</w:t>
+        <w:t xml:space="preserve">Theme:Natural disasters, geological disasters, earthquake disasters, forest fires, forest pest control, Grassland Disasters, environmental emergencies, Statistical Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:1999 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 渭河流域自然灾害及突发事件统计数据集（1999-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.2.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>