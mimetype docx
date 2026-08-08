--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域自然灾害及突发事件统计数据集（1999-2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0002.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.2</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0002.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set mainly collects the statistical data of natural disasters and emergencies in Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through, mainly including the following 7 parts: 1. Loss of natural disasters in various regions (2003-2017), including affected area of crops, drought, low temperature freezing and snow disaster, etc. 2. Geological disasters and Prevention (1999-2017), including the number of geological disasters, landslides, collapses, debris flows, etc. 3. Earthquake disasters (2003-2017), including the number of geological disasters, casualties, economic losses, etc. 4. Forest fires in various regions (1999-2017), including the number of forest fires, general fires, large fires and affected forest area, etc. 5. Forest pest control in various regions (1999-2017), including occurrence area, control area, forest diseases and forest pests. 6. Grassland Disasters in various regions (2010-2017), including grassland rodents, grassland pests and grassland fire affected areas. 7. Environmental emergencies in various regions (2009-2010), including the number of environmental emergencies, especially major environmental events and major environmental events. The data set is stored in Excel, the meaning of each field is shown in the header, and the data is mainly from China Environmental Statistics Yearbook. This data set can provide basic data for natural disaster evaluation of Weihe River. </w:t>
+        <w:t xml:space="preserve">  本数据集主要收集了渭河流域流经的陕西省、甘肃省和宁夏回族自治区三个地区的自然灾害及突发事件情况统计数据，主要包括以下7部分：   1. 各地区自然灾害损失情况(2003-2017年)，包括农作物受灾面积、旱灾、低温冷冻和雪灾等。   2. 地质灾害及防治情况(1999-2017年)，包括发生地质灾害起数、滑坡、崩塌、泥石流等。   3. 地震灾害情况(2003-2017年)，包括地质灾害次数、人员伤亡、经济损失等。   4. 各地区森林火灾情况(1999-2017年)，包括森林火灾次数、一般火灾、较大火灾和受害森林面积等。   5. 各地区森林有害生物防治情况(1999-2017年)，包括发生面积、防治面积、森林病害和森林虫害等。   6. 各地区草原灾害情况(2010-2017年)，包括草原鼠害、草原虫害和草原火灾受害面积。   7. 各地区突发环境事件情况(2009-2010年)，包括突发环境事件次数、特别重大环境事件和重大环境事件等。   数据集储存方式为excel，各字段含义见表头，数据主要来源于《中国环境统计年鉴》。本数据集可为渭河流自然灾害评价提供基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data comes from China Environmental Statistics Yearbook, and the collection scope is Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through.</w:t>
+        <w:t xml:space="preserve">  数据来源于《中国环境统计年鉴》，收集范围为渭河流域流经的陕西省、甘肃省和宁夏回族自治区。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Manually collect and sort out data and extract.</w:t>
+        <w:t xml:space="preserve">  人工收集整理数据并摘录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  After manual sorting, verification and cross validation, the data quality is good. </w:t>
+        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1999/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域，陕西省，甘肃省，宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:191.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">191.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Natural disasters, geological disasters, earthquake disasters, forest fires, forest pest control, Grassland Disasters, environmental emergencies, Statistical Bulletin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然灾害, 地质灾害, 地震灾害, 森林火灾, 森林有害生物防治, 草原灾害, 突发环境事件, 统计公报</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1999 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Weihe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,  陕西省,  甘肃省,  宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.2.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域自然灾害及突发事件统计数据集（1999-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>