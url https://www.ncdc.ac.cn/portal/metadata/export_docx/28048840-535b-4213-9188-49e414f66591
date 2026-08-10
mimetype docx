--- v2 (2026-08-08)
+++ v3 (2026-08-10)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域自然灾害及突发事件统计数据集（1999-2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0002.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0002.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了渭河流域流经的陕西省、甘肃省和宁夏回族自治区三个地区的自然灾害及突发事件情况统计数据，主要包括以下7部分：   1. 各地区自然灾害损失情况(2003-2017年)，包括农作物受灾面积、旱灾、低温冷冻和雪灾等。   2. 地质灾害及防治情况(1999-2017年)，包括发生地质灾害起数、滑坡、崩塌、泥石流等。   3. 地震灾害情况(2003-2017年)，包括地质灾害次数、人员伤亡、经济损失等。   4. 各地区森林火灾情况(1999-2017年)，包括森林火灾次数、一般火灾、较大火灾和受害森林面积等。   5. 各地区森林有害生物防治情况(1999-2017年)，包括发生面积、防治面积、森林病害和森林虫害等。   6. 各地区草原灾害情况(2010-2017年)，包括草原鼠害、草原虫害和草原火灾受害面积。   7. 各地区突发环境事件情况(2009-2010年)，包括突发环境事件次数、特别重大环境事件和重大环境事件等。   数据集储存方式为excel，各字段含义见表头，数据主要来源于《中国环境统计年鉴》。本数据集可为渭河流自然灾害评价提供基础数据。</w:t>
+        <w:t xml:space="preserve">This data set mainly collects the statistical data of natural disasters and emergencies in Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through, mainly including the following 7 parts: 1. Loss of natural disasters in various regions (2003-2017), including affected area of crops, drought, low temperature freezing and snow disaster, etc. 2. Geological disasters and Prevention (1999-2017), including the number of geological disasters, landslides, collapses, debris flows, etc. 3. Earthquake disasters (2003-2017), including the number of geological disasters, casualties, economic losses, etc. 4. Forest fires in various regions (1999-2017), including the number of forest fires, general fires, large fires and affected forest area, etc. 5. Forest pest control in various regions (1999-2017), including occurrence area, control area, forest diseases and forest pests. 6. Grassland Disasters in various regions (2010-2017), including grassland rodents, grassland pests and grassland fire affected areas. 7. Environmental emergencies in various regions (2009-2010), including the number of environmental emergencies, especially major environmental events and major environmental events. The data set is stored in Excel, the meaning of each field is shown in the header, and the data is mainly from China Environmental Statistics Yearbook. This data set can provide basic data for natural disaster evaluation of Weihe River. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于《中国环境统计年鉴》，收集范围为渭河流域流经的陕西省、甘肃省和宁夏回族自治区。</w:t>
+        <w:t xml:space="preserve">  The data comes from China Environmental Statistics Yearbook, and the collection scope is Shaanxi Province, Gansu Province and Ningxia Hui autonomous region where the Weihe River Basin flows through.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理数据并摘录。</w:t>
+        <w:t xml:space="preserve">  Manually collect and sort out data and extract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证，数据质量良好。</w:t>
+        <w:t xml:space="preserve">  After manual sorting, verification and cross validation, the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域，陕西省，甘肃省，宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">191.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:191.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然灾害, 地质灾害, 地震灾害, 森林火灾, 森林有害生物防治, 草原灾害, 突发环境事件, 统计公报</w:t>
+        <w:t xml:space="preserve">Theme:Natural disasters, geological disasters, earthquake disasters, forest fires, forest pest control, Grassland Disasters, environmental emergencies, Statistical Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:1999 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域,  陕西省,  甘肃省,  宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin,  Shaanxi Province,  Gansu Province,  Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 渭河流域自然灾害及突发事件统计数据集（1999-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.2.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Statistical data set of natural disasters and emergencies in Weihe River Basin (1999-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>