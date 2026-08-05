--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全国社会经济、农业产品、资源消费、污染排放、生态承载数据集（2015-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">National Socio Economic, Agricultural Products, Resource Consumption, Pollution Emissions, and Ecological Carrying Capacity Dataset (2015-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">National Socio Economic, Agricultural Products, Resource Consumption, Pollution Emissions, and Ecological Carrying Capacity Dataset (2015-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6550.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6550.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6550.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为绿色承载力及可持续发展决策支持平台APP-生态大师V1.0的基础支撑数据，数据主要来源于2015年-2022年全国省级、市级统计年鉴，生态承载力等数据来源于相关科研部门提供（数据集中包括相关说明）。数据集提供了全国省、市、县三级行政区2015年-2022年社会经济、农业产品、资源消费、污染排放、生态承载等数据，包含数据字段3637个。数据包含时段主要在2015-2022年，因统计年鉴可能统计某些指标的连续历史数据，因此，部分数据可包含2015年以前数据，最早可至1950年。部分地区的人口、生产总值等数据包含2023年的数据。</w:t>
+        <w:t xml:space="preserve">This dataset is the basic supporting data for the Green Carrying Capacity and Sustainable Development Decision Support Platform APP Ecological Master V1.0. The data mainly comes from the 2015-2022 National Provincial and Municipal Statistical Yearbook, and the ecological carrying capacity data is provided by relevant scientific research departments (the dataset includes relevant explanations). The dataset provides data on social economy, agricultural products, resource consumption, pollution emissions, ecological carrying capacity, etc. from 2015 to 2022 at the provincial, municipal, and county levels in China, including 3637 data fields. The data mainly covers the period from 2015 to 2022. As statistical yearbooks may include continuous historical data for certain indicators, some data may include data before 2015, up to 1950 at the earliest. The population and gross domestic product data of some regions include data for 2023. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集来源于：   1）2015年-2022年全国省市两级统计年鉴（无特别说明均为此来源）；   2）中国西部环境与生态科学数据中心（http://westdc.westgis.ac.cn）；   3）国家冰川冻土沙漠科学数据中心 (http://www.ncdc.ac.cn)；   4）国家青藏高原科学数据中心；   5）中国科学院地球化学研究所；   6）中国科学院东北地理与农业生态研究所；   7）中国科学院西北高原生物研究所。</w:t>
+        <w:t xml:space="preserve">    This dataset is sourced from:     1) 2015-2022 National Statistical Yearbook at the Provincial and Municipal Levels (unless otherwise specified, all sources are from this source);     2) China Western Environmental and Ecological Science Data Center（ http://westdc.westgis.ac.cn ）；     3) National Glacier, Frozen Soil and Desert Science Data Center（ http://www.ncdc.ac.cn )；     4) National Qinghai Tibet Plateau Science Data Center;     5) Institute of Geochemistry, Chinese Academy of Sciences;     6) Institute of Northeast Geography and Agroecology, Chinese Academy of Sciences;     7) Institute of Northwest Plateau Biology, Chinese Academy of Sciences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1）收集第三方提供的各行政区2015-2022年统计年鉴EXCEL版，或进行统计年鉴OCR识别，形成完整统计年鉴EXCEL文件序列；   2）对EXCEL文件进行处理，仅保留社会经济、农业产品、资源消费、污染排放、生态承载、自然灾害等相关表格，剔除其他数据，以减小数据处理量；   3）EXCEL文件内各表格格式人工整理，以形成符合一定规则的标准表格，便于程序化读取与处理；   4）编制程序提取所有文件中的表格数据，并根据字段进行分类合并，合并过程中统一计量单位；   5）程序判读提取异常数据进行人工判读修正；   6）人工检视异常数据并进行修正；   7）其他来源数据依据字段不同，编制程序写入。</w:t>
+        <w:t xml:space="preserve">    1) Collect EXCEL versions of statistical yearbooks provided by third parties for each administrative region from 2015 to 2022, or perform OCR recognition of statistical yearbooks to form a complete sequence of EXCEL files for statistical yearbooks;     2) Process EXCEL files by retaining only relevant tables such as social economy, agricultural products, resource consumption, pollution emissions, ecological carrying capacity, natural disasters, etc., and removing other data to reduce data processing volume;     3) Manually organize various table formats in EXCEL files to form standard tables that comply with certain rules, making them easy to read and process programmatically;     4) Develop a program to extract table data from all files, classify and merge them according to fields, and unify measurement units during the merging process;     5) Program interpretation extracts abnormal data for manual interpretation and correction;     6) Manually inspect abnormal data and make corrections;     7) Other sources of data are programmed and written based on different fields.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  因各地统计内容及连续性等差异，数据缺测、不连续现象较为普遍，在西部省份，这一问题较为突出。此外，因源数据错误、源数据计量单位错误、OCR识别产生数据错误、数据提取错误等，数据集中可能存在较多的数据错误。尽管在数据集生产过程中采取了多种措施以减少错误数据，但因数据量较大，无法将所有错误排除。在数据使用过程中需注意甄别。</w:t>
+        <w:t xml:space="preserve">    Due to differences in statistical content and continuity across different regions, data gaps and discontinuities are more common. In western provinces, this problem is particularly prominent. In addition, there may be many data errors in the dataset due to source data errors, source data measurement unit errors, OCR recognition data errors, data extraction errors, etc. Although various measures have been taken in the production process of the dataset to reduce erroneous data, due to the large amount of data, it is not possible to eliminate all errors. Attention should be paid to discernment during the use of data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">50.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:50.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生态脆弱区, 生态环境, 资源消费, 社会经济, 污染排放, 承载力, 统计年鉴</w:t>
+        <w:t xml:space="preserve">Theme:Ecological fragile areas, ecological environment, resource consumption, social economy, pollution emissions, carrying capacity, statistical yearbook</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 , 自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography , physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全国 </w:t>
+        <w:t xml:space="preserve">Place:whole country </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">132.03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东 </w:t>
+        <w:t xml:space="preserve">contributors:HanHaidong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东  </w:t>
+        <w:t xml:space="preserve">author:HanHaidong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HanHaidong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩海东. 全国社会经济、农业产品、资源消费、污染排放、生态承载数据集（2015-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6550.2024.</w:t>
+        <w:t xml:space="preserve">HanHaidong. National Socio Economic, Agricultural Products, Resource Consumption, Pollution Emissions, and Ecological Carrying Capacity Dataset (2015-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6550.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>