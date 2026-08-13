--- v0 (2026-05-16)
+++ v1 (2026-08-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008-2012年唐古拉冬克玛底冰川物质平衡数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Material balance data set of tangguladongkemadi glacier in 2008-2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material balance data set of tangguladongkemadi glacier in 2008-2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3277.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3277.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1289</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为唐古拉冬克玛底冰川2008-2012年冰物质平衡数据。包含小冬克玛底冰川物质平衡时空分布值、冰总体积变化、水当量损失、平衡线及大、小冬克玛底冰川末端退缩，各字段定义见表头。</w:t>
+        <w:t xml:space="preserve">This data set is the ice mass balance data of tangguladongkemadi glacier in 2008-2012. It includes the temporal and spatial distribution value of the material balance, the change of the total ice volume, the loss of water equivalent, the equilibrium line and the retreat of the large and small Dongkemadi glaciers. See the header for the definitions of each field. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集、人工收集</w:t>
+        <w:t xml:space="preserve">Automatic collection, manual collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/07/08-2012/10/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/07/08-2012/10/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原,唐古拉山,冬克玛底 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tibetan Plateau, Tanggula Mountain, Dongkemadi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:28.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 气象, 物质平衡时空分布值, 冰总体积变化, 水当量损失, 平衡线</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, meteorology, temporal and spatial distribution of mass balance, total ice volume change, water equivalent loss, equilibrium line</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve">Time:2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冬克玛底,  唐古拉山,  青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Dongkemadi,  Tanggula Mountain,  Qinghai-Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何晓波</w:t>
+        <w:t xml:space="preserve">contacts:Xiao Bo he </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967158</w:t>
+        <w:t xml:space="preserve">phone:0931-4967158</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">hxb@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:hxb@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何晓波 </w:t>
+        <w:t xml:space="preserve">contributors:He xiaobo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何晓波  </w:t>
+        <w:t xml:space="preserve">author:He xiaobo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:He xiaobo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何晓波. 2008-2012年唐古拉冬克玛底冰川物质平衡数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1289.</w:t>
+        <w:t xml:space="preserve">He xiaobo. Material balance data set of tangguladongkemadi glacier in 2008-2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1289.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>