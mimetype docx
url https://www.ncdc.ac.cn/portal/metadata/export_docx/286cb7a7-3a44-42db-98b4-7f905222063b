--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">离子印迹膜增强Cd2+选择性分离的延迟渗透机制研究数据集（2019年9月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Study on the Delayed Permeation Mechanism of Ion Imprinted Membrane Enhanced Cd2+Selective Separation Dataset (September 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Study on the Delayed Permeation Mechanism of Ion Imprinted Membrane Enhanced Cd2+Selective Separation Dataset (September 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2160.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2160.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2160.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  离子印迹聚合物在废水离子分离方面具有巨大的潜力。然而，膜分离离子的困难是众所周知的，这严重制约了膜技术在工业废水金属资源回收中的应用。本文提出了一种合理的分子水平设计方法来修饰PVDF膜上的离子印迹聚合物层。在离子印迹膜(IIM)中，沿着膜孔制备了特异的主-客体结合位点。单体剂量越大，对Cd2+的排斥程度越高，IIM中的结合位点越多。IIM与Cd2+的结合是非离子印迹膜(NIM)的1.84倍。在混合离子溶液中，IIM的渗透选择性因子(γ)大于5.39。化学特性和密度泛函理论(DFT)计算显示,官能团的Cd2+识别网站CS和CS Cd2+大规模运输IIM表明印记效应提供了一种约束力,延迟Cd2+渗透通过IIM,以便与其他离子选择性分离Cd2+。印迹效应可能会启发一种新的分子水平的膜设计方法，以提高离子的选择性。   离子印迹膜增强Cd2+选择性分离的延迟渗透机制研究数据集,采用实验方法获得，数据格式为十进制(.xls)，采用实验方法获得，数据格式为十进制(.xls)，数据量为3组，共21104条。</w:t>
+        <w:t xml:space="preserve">Ionic imprinted polymers have great potential in wastewater ion separation. However, the difficulty of membrane separation of ions is well known, which seriously restricts the application of membrane technology in the recovery of metal resources from industrial wastewater. This article proposes a rational molecular level design method to modify the ion imprinted polymer layer on PVDF membrane. In the ion imprinted membrane (IIM), specific host guest binding sites were prepared along the membrane pores. The higher the monomer dose, the higher the degree of rejection of Cd2+, and the more binding sites in IIM. The binding of IIM to Cd2+is 1.84 times that of non-ionic imprinted membrane (NIM). In mixed ionic solutions, the permeability selectivity factor (γ) of IIM is greater than 5.39. Chemical properties and density functional theory (DFT) calculations show that the recognition of functional groups by Cd2+sites and the large-scale transport of CS Cd2+by IIM indicate that imprinting effect provides a constraint to delay the penetration of Cd2+through IIM, in order to selectively separate Cd2+from other ions. The imprinting effect may inspire a new molecular level membrane design method to improve ion selectivity. The research dataset on the delayed permeation mechanism of Cd2+selective separation enhanced by ion imprinted membrane was obtained experimentally in decimal (. xls) format, with a total of 21104 data sets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验、公式推理，自主产生。</w:t>
+        <w:t xml:space="preserve">    Indoor experiments, formula reasoning, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用TGA、Zeta点位、红外光谱、XPS系统软件模块进行模拟，获得数据。</w:t>
+        <w:t xml:space="preserve">    Simulate using TGA, Zeta point, infrared spectroscopy, and XPS system software modules to obtain data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/09/01-2019/09/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/09/01-2019/09/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">393.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:393.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">离子印迹聚合物, 离子分离, 膜分离</w:t>
+        <w:t xml:space="preserve">Theme:Ion imprinted polymer, ion separation, membrane separation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">Place:Nanchang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明 </w:t>
+        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明  </w:t>
+        <w:t xml:space="preserve">author:Yang Liming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨利明. 离子印迹膜增强Cd2+选择性分离的延迟渗透机制研究数据集（2019年9月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2160.2022.</w:t>
+        <w:t xml:space="preserve">Yang Liming. Study on the Delayed Permeation Mechanism of Ion Imprinted Membrane Enhanced Cd2+Selective Separation Dataset (September 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2160.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>