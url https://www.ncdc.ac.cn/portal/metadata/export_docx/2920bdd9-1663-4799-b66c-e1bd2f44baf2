--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of surface movement velocity and terminal altitude change of Baishui Glacier No.1 in Yulong Snow Mountain from 2011 to 2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2011-2016年云南玉龙雪山白水河1号冰川表面运动速度及末端海拔变化数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0029.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of surface movement velocity and terminal altitude change of Baishui Glacier No.1 in Yulong Snow Mountain from 2011 to 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.59</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0029.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.59</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the surface movement velocity and terminal altitude change data set of Baishuihe Glacier No.1 in Yulong Snow Mountain, Lijiang City, Yunnan Province from 2011 to 2016 (1) The surface motion velocity data of Baishuihe Glacier No.1 in Yulong Snow Mountain from 2011 to 2012 include the surface velocity data of each measuring rod in 2011-2012. (3) The surface velocity data of Baishui River Glacier No.1 in Yulong Snow Mountain from 2012 to 2013 includes the surface velocity data of each measuring rod in 2012-2013. (4) The altitude change data of Baishui River Glacier No.1 in Yulong Snow Mountain from 2012 to 2016. The movement speed of Baishui No.1 glacier is observed by laying observation flower rods on the surface of glacier and measuring the position of flower stems regularly. The velocity vector and the change of the terminal altitude are obtained by dividing the displacement vector of the measuring rod in a certain period of time by the duration of the period. </w:t>
+        <w:t xml:space="preserve">本数据为2011-2016年云南省丽江市玉龙雪山白水河1号冰川表面运动速度及末端海拔变化数据集包含： （1）2011-2012年玉龙雪山白水河1号冰川表面运动速度观测数据，包含2011-2012整年各测杆表面运动速度数据。 （3）2012-2013年玉龙雪山白水河1号冰川表面运动速度数据，包含2012-2013整年各测杆表面运动速度数据。 （4）2012年-2016年玉龙雪山白水河1号冰川末端海拔变化数据。 白水1号冰川运动速度的观测通过在冰川表面布设观测花杆，定期使用仪器测量花杆位置实现的。运动速度矢量及末端海拔变化则通过某一时段内测杆的位移矢量除以该时段时长获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trimble handheld geoxt (geoxolorer 6000 Series) GPS is used to measure the glacier velocity.</w:t>
+        <w:t xml:space="preserve">冰川运动速度测量仪器，使用Trimble 手持GeoXT（GEOXOLORER 6000 SERIES）型GPS。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data sheet is manually entered by a specially assigned person according to the record book.</w:t>
+        <w:t xml:space="preserve">本数据表是由专人根据记录本手工录入。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using Trimble handheld geoxt (geoxolorer 6000 Series) submicron GPS, the observation is carried out in sunny weather to ensure that GPs can lock enough satellites and improve the positioning accuracy of GPS. The average of the measurement results of each flower rod point is the three-dimensional coordinate of the point. In the process of interior processing, the data with poor accuracy or not meeting the requirements are eliminated. </w:t>
+        <w:t xml:space="preserve">使用Trimble 手持GeoXT （GEOXOLORER 6000 SERIES）型亚米级GPS，在晴朗的天气下进行观测，以保证GPS能够锁定足够多的卫星，提高GPS的定位精度。每次GPS定位过程中均等固定解出现时记录，每个花杆点取多次测量结果的平均为该点的三维坐标。内业处理过程中对精度较差或不符合要求的数据进行剔除。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Baishui Glacier No.1, Yulong Snow Mountain, Institute of environment and engineering, Chinese Academy of Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院寒区旱区环境与工程研究所玉龙雪山白水1号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:195.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">195.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier speed</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川运动速度，海拔，测杆经纬度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Dynamic geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">动力地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Baishui Glacier No.1 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云南省，丽江市，玉龙雪山白水1号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王世金 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王世金  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma xinggang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马兴刚</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01801</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01801</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山地冰川动力过程、机理与模拟</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Data set of surface movement velocity and terminal altitude change of Baishui Glacier No.1 in Yulong Snow Mountain from 2011 to 2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.59.</w:t>
+        <w:t xml:space="preserve">王世金. 2011-2016年云南玉龙雪山白水河1号冰川表面运动速度及末端海拔变化数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.59.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>