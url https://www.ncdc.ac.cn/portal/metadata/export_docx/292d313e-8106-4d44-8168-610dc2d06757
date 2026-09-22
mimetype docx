--- v0 (2026-05-10)
+++ v1 (2026-09-22)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Surface velocity data of Laohugou 12 glacier in Qilian mountain from July to September 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山老虎沟12号冰川2010年7月-9月冰川表面流速数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3183.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Surface velocity data of Laohugou 12 glacier in Qilian mountain from July to September 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1438</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3183.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1438</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes the change data of glacier surface velocity since 2010. The altitude, moving distance and moving speed of 39 observation points are recorded in detail. The observation period is 50 or 53 days. The data were observed and collected by professionals from the Institute of environment and Engineering in cold and dry areas, the State Key Laboratory of Cryosphere science and the Qilian mountain comprehensive observation and research station of glacier and ecological environment, Chinese Academy of Sciences. </w:t>
+        <w:t xml:space="preserve">本数据集包括自2010年冰川表面流速的变化数据，详细记录了39个观测点的海拔高度、移动距离和移动速度，观测周期50或53天。数据由中国科学院寒区旱区环境与工程研究所，冰冻圈科学国家重点实验室，祁连山冰川与生态环境综合观测研究站专业人员观测、收集整理所得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">专业人员观测、收集整理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic observation and manual collection</w:t>
+        <w:t xml:space="preserve">自动观测、人工收集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/07/09-2010/08/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/07/09-2010/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原冰冻圈观测试验研究站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:12.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier, surface velocity, altitude, moving distance, moving speed</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川, 表面流速, 海拔高度, 移动距离, 移动速度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tiger ditch,  Subei County,  Gansu province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">老虎沟,  肃北县,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Liu Yu Shuo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘宇硕</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967327</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967327</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yushuo_liu@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yushuo_liu@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Qinxiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秦翔 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Qinxiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秦翔  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Qinxiang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秦翔</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qinxiang. Surface velocity data of Laohugou 12 glacier in Qilian mountain from July to September 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1438.</w:t>
+        <w:t xml:space="preserve">秦翔. 祁连山老虎沟12号冰川2010年7月-9月冰川表面流速数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1438.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>