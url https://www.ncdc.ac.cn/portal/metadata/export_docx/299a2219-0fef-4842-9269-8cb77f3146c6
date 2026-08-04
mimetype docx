--- v0 (2026-05-07)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012年天山科其喀尔冰川3400m气象站观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation Data of 3400m Meteorological Station of Keqikar Glacier in Tianshan in 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation Data of 3400m Meteorological Station of Keqikar Glacier in Tianshan in 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3149.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3149.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1232</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为天山科其喀尔冰川3400m气象站日观测资料，坐标：N 41°44′，E 080°07′；海拔高度：3433 m；观测项目包括2m气温、2m风速、2m风向。由于传感器故障，部分时段数据有缺失。</w:t>
+        <w:t xml:space="preserve">This dataset is the daily observation data of the 3400m meteorological station of the Keqikar Glacier in Tianshan, coordinates N 41 ° 44 ′, E 080 ° 07 ′; Altitude: 3433 m; The observation items include 2m temperature, 2m wind speed, and 2m wind direction. Due to sensor failure, some time period data is missing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产（仪器监测）</w:t>
+        <w:t xml:space="preserve">Autonomous production (instrument monitoring)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is raw measurement data with good quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆、天山、托木尔峰、科其喀尔冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xinjiang, Tianshan Mountains, Tomur Peak, and Keqikar Glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">51.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:51.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 气象, 气温, 风速, 风向</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, meteorology, temperature, wind speed, wind direction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">科其喀尔冰川,  托木尔峰,  天山站 </w:t>
+        <w:t xml:space="preserve">Place:Keqikar Glacier,  Tomur Peak,  Tianshan Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东</w:t>
+        <w:t xml:space="preserve">contacts:Han Haidong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967077</w:t>
+        <w:t xml:space="preserve">phone:0931-4967077</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">hhd@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:hhd@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东 </w:t>
+        <w:t xml:space="preserve">contributors:HanHaidong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩海东  </w:t>
+        <w:t xml:space="preserve">author:HanHaidong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HanHaidong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩海东. 2012年天山科其喀尔冰川3400m气象站观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1232.</w:t>
+        <w:t xml:space="preserve">HanHaidong. Observation Data of 3400m Meteorological Station of Keqikar Glacier in Tianshan in 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1232.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>