--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of urban and rural domestic sewage treatment in the Yellow River Basin from 2015 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2019年黄河流域城镇、农村生活污废水处理数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1927.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of urban and rural domestic sewage treatment in the Yellow River Basin from 2015 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.45</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1927.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.2021.45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains data on urban and rural domestic wastewater treatment in the river basin. The data is primarily presented in natural language. 1.Dataset Name: Urban and Rural Domestic Wastewater Treatment Data in the River Basin.xlsx 2.Attribute Information: Province: The provincial regions through which the river basin flows. City: The municipal regions through which the river basin flows. County/District: The county/district-level regions through which the river basin flows. Established Scale of Urban and Rural Domestic Wastewater Treatment Facilities: Including construction scale, treatment capacity, and construction investment. Operational Capacity: Including the number of wastewater treatment plants and their operational capacity. Treatment Capacity: Including daily wastewater treatment capacity and treatment volume. Current Treatment Volume: Including the total treatment volume of wastewater treatment plants. Established Sewage Pipelines: Including the length of sewage drainage pipelines and the length of dredged pipelines. Sewage Collection Rate: Daily and annual sewage collection rates of wastewater treatment plants. Existing Sludge Disposal Status of Wastewater Treatment Plants: Including disposal volume and inspection incidents. </w:t>
+        <w:t xml:space="preserve">  本数据集收录了流域城镇、农村生活废水处理数据。数据主要为自然语言。   1.数据集命名： 流域城镇、农村生活污废水处理数据.xlsx   2.属性信息： 省：流域流经省级区域 市：流域流经市级区域 县(区)：流域流经区县级区域 城镇、农村生活污染废水处理设施已建规模：包括建设规模大小、处理能力、建设投资等； 已投运能力：包括污水处理厂数、已投运能力等； 处理能力：包括污水处理日能力、处理量等； 现阶段处理量：包括污水处理厂处理总量等； 已建污水管道：包括污水排水管网长度、清淤管道长度等； 污水收集率：污水处理厂日、年污水收集率； 现有污水处理厂污泥处置状况：包括处置量、检查事件等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data sources of this dataset are primarily derived from the statistical yearbooks of 103 regions within the Yellow River Basin.</w:t>
+        <w:t xml:space="preserve">  本数据集数据源主要来源于黄河流域各地区统计年鉴，共计103个。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset's data sources are primarily derived from the regional yearbooks of the Yellow River Basin, encompassing a total of 103 regional yearbooks. The data has been organized into a tabular format.</w:t>
+        <w:t xml:space="preserve">  本数据集数据源主要来源于黄河流域地区年鉴，共计103个地区年鉴，将数据整理成表格形式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the process of data collection and compilation, strict measures for data quality control were implemented, ensuring a robust data generation process and usage methodology. </w:t>
+        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:62.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">62.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Urban and rural domestic pollution wastewater treatment facilities have been built, put into operation, treatment capacity, treatment capacity at this stage, built sewage pipelines, sewage collection rate, length of rainwater sewage confluence pipelines, sewage treatment status of existing sewage treatment plants</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">城镇、农村生活污染废水处理设施已建规模, 已投运规模, 处理能力, 现阶段处理量, 已建污水管道, 污水收集率, 雨污合流管道长度, 现有污水处理厂污水处置状况</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Henan Province,  Ningxia Hui Autonomous Region,  Qinghai Province,  Shandong Province,  Shanxi Province,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河南省,  宁夏回族自治区,  青海省,  山东省,  山西省,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1419,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Data of urban and rural domestic sewage treatment in the Yellow River Basin from 2015 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.45.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域城镇、农村生活污废水处理数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.2021.45.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>