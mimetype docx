--- v1 (2026-06-15)
+++ v2 (2026-07-30)
@@ -961,51 +961,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">河南省,  宁夏回族自治区,  青海省,  山东省,  山西省,  陕西省 </w:t>
+        <w:t xml:space="preserve">河南省,  陕西省,  宁夏回族自治区,  青海省,  山东省,  山西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>