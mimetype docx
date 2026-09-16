--- v0 (2026-05-03)
+++ v1 (2026-09-16)
@@ -2277,51 +2277,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈小杰, 彭飞, 薛娴, 黄翠华, 尤全刚, 吴思渊, 潘晶, 刘斐耀, 郭平林, 史尧方. 石羊河流域典型农作物高水分利用效率和单位水收益的灌水定额[J]. 应用与环境生物学报, 2022, 28, (06): 1460-1468. </w:t>
+        <w:t xml:space="preserve">陈小杰, 彭飞, 薛娴, 黄翠华, 尤全刚, 吴思渊, 潘晶, 刘斐耀, 郭平林, 史尧方. 石羊河流域典型农作物高水分利用效率和单位水收益的灌水定额[J]. 应用与环境生物学报, 2022, 28(06): 1460-1468.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>