--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域有机碳库数据集（1980-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Yellow River Basin Organic Carbon Database Dataset (1980-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Basin Organic Carbon Database Dataset (1980-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6728.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6728.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6728.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据基于1980-2020年黄河流域10公里分辨率的碳库模拟数据，展现了区域有机碳储量的时空动态变化。数据集涵盖了黄河流域32°N–42°N，96°E–119°E的区域，包括青海、四川、甘肃等9个省份的全部或部分地区。通过结合气候数据和土地利用信息，采用干旱生态系统模型（AEM）完成碳库动态模拟。数据经多源验证和质量控制，具有较高的空间精度与可靠性。本数据集可为区域碳循环研究、碳汇评估及气候变化适应性策略提供重要支撑。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模拟所需的输入数据包括气象数据（如1980-2020年日均温度、最高温度、最低温度、降水量、相对湿度）和土地利用数据，CO2数据等。气象数据来自ERA5气象再分析数据集，土地利用数据则来源于资源环境科学数据平台，采用了1980年的年度土地利用变化信息。所有输入数据均通过插值处理，重采样至10公里的空间分辨率，并根据地理坐标进行投影转换，以保证不同数据源的空间一致性。</w:t>
+        <w:t xml:space="preserve">  The input data required for simulation includes meteorological data (such as daily average temperature, maximum temperature, minimum temperature, precipitation, relative humidity from 1980 to 2020) and land use data, CO2data, etc. The meteorological data comes from the ERA5 meteorological reanalysis dataset, while the land use data comes from the Resource and Environmental Science Data Platform, using annual land use change information from 1980. All input data is interpolated, resampled to a spatial resolution of 10 kilometers, and projected based on geographic coordinates to ensure spatial consistency across different data sources</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模型采用干旱生态系统模型（AEM），该模型能够有效模拟干旱地区的碳库动态。根据黄河流域的特点，模型参数设置包括土壤类型、生物量分布、气候变量等区域特定参数。模型运行过程中，输入的气象数据和CO2数据将被逐年加载，模型根据设定的参数进行碳库模拟，并输出每年碳库变化的栅格数据。每年的碳库数据将为后续的分析提供基础，进一步揭示黄河流域碳库变化的趋势和影响因素。</w:t>
+        <w:t xml:space="preserve">  The model adopts the Arid Ecosystem Model (AEM), which can effectively simulate the dynamics of carbon pools in arid regions. According to the characteristics of the Yellow River Basin, the model parameter settings include region specific parameters such as soil type, biomass distribution, and climate variables. During the operation of the model, the input meteorological data and CO2data will be loaded year by year. The model simulates the carbon pool based on the set parameters and outputs grid data of annual carbon pool changes. The annual carbon pool data will provide a basis for subsequent analysis, further revealing the trends and influencing factors of carbon pool changes in the Yellow River Basin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据采用多种手段进行质量控制： (1) 数据源验证：对比ERA5和其他再分析数据确保输入气象数据的准确性； (2) 模型验证：通过采样地面观测数据验证模型输出的准确性，均方误差（RMSE）保持在合理范围内。黄河流域主要区域属于中国干旱半干旱区，已在中国干旱半干旱区碳库的数据集中对植被碳、土壤碳进行了验证； (3) 数据一致性检查：确保时间序列数据的连续性和空间分布的逻辑性。</w:t>
+        <w:t xml:space="preserve">  This data is subject to quality control using multiple methods: (1) Data source validation: comparing ERA5 with other reanalysis data to ensure the accuracy of input meteorological data; (2) Model validation: Verify the accuracy of the model output by sampling ground observation data, and keep the mean square error (RMSE) within a reasonable range. The main areas of the Yellow River Basin belong to the arid and semi-arid regions of China, and vegetation carbon and soil carbon have been validated in the carbon pool dataset of China's arid and semi-arid regions; (3) Data consistency check: Ensure the continuity of time series data and the logical spatial distribution </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1980/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1980/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:grid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">有机碳库, 相对湿度, 短波辐射</w:t>
+        <w:t xml:space="preserve">Theme:Organic carbon storage, relative humidity, shortwave radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980-2020</w:t>
+        <w:t xml:space="preserve">Time:1980-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,848 +1185,580 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方霞,  朱士华,  张耀南,  曹良中 </w:t>
+        <w:t xml:space="preserve">contributors:FANG Xia,  ZHU Shihua ,  Zhang Yaonan,  CAO Liangzhong  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">方霞  </w:t>
+        <w:t xml:space="preserve">author:FANG Xia </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  朱士华  </w:t>
+        <w:t xml:space="preserve">,  ZHU Shihua  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张耀南  </w:t>
+        <w:t xml:space="preserve">,  Zhang Yaonan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  曹良中  </w:t>
+        <w:t xml:space="preserve">,  CAO Liangzhong  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:FANG Xia </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:E01Z790201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河流域碳空间分布数据集制备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">方霞,朱士华,张耀南,曹良中. 黄河流域有机碳库数据集（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6728.2025.</w:t>
+        <w:t xml:space="preserve">FANG Xia, ZHU Shihua , Zhang Yaonan, CAO Liangzhong . Yellow River Basin Organic Carbon Database Dataset (1980-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6728.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>