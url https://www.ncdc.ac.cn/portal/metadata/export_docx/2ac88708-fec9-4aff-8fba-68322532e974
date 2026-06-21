--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of measured values of flood control-economic-ecological subsystem indicators under three scenarios of barren grass two and three polders in Chu River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">滁河流域荒草二、三圩三种情景下防洪-经济-生态子系统指标测算值数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6796.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of measured values of flood control-economic-ecological subsystem indicators under three scenarios of barren grass two and three polders in Chu River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6796.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6796.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6796.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset focuses on the assessment of the sustainable development level of the Arakusa II and III polder flood storage area, covering three subsystems of economic resources, flood control capacity and ecological function, with a total of 17 specific indicators measured. The economic resources subsystem includes the output value of cash crops, energy consumption of 10,000 yuan GDP, breeding efficiency and 10,000 yuan GDP electricity consumption, which are used to assess the output capacity of regional economic activities and resource utilization efficiency, respectively. The flood control subsystem includes the value of loss per acre of conventional cash crops, the cost of transferring people, the value of loss per acre of farmed water area, the cost of repairing houses, the level of flood storage and the volume of flood storage, which mainly reflect the impacts of flood disasters on the regional economy and society as well as the capacity of flood control. The ecological function subsystem measures the climate regulation value, water purification value, air purification value, soil conservation value, carbon fixation value, biodiversity value and scientific research and education value, in order to quantify the role of the flood storage area in ecosystem services and sustainable development. The dataset also includes prediction data under three development scenarios, namely, the prediction scenario made by reducing the ecological functions of farmland and wetland on the basis of the current development level of Arakusa 2 and 3 polder, the current development level scenario, and the prediction scenario made by ecologically modifying the farmland and increasing the wetland area in the area on the basis of the current development level, in order to evaluate the different development modes of the Sustainability. This dataset can be used in the fields of regional sustainable development analysis, ecological benefit assessment, land use planning and flood control management. </w:t>
+        <w:t xml:space="preserve">  本数据集聚焦荒草二、三圩蓄滞洪区可持续发展水平的评估，涵盖经济资源、防洪能力和生态功能三个子系统，共测算了17项具体指标。经济资源子系统包括经济作物产值、万元GDP能耗、养殖效益和万元GDP电耗，分别用于评估区域经济活动的产出能力和资源利用效率。   防洪子系统包含每亩常规经济作物损失值、转移人口费用、每亩养殖水面积损失值、房屋修复费、蓄洪水位和蓄洪量，主要反映洪水灾害对区域经济与社会的影响及防洪能力。   生态功能子系统测算了气候调节价值、水质净化价值、空气净化价值、土壤保持价值、碳固定价值、生物多样性价值和科研教育价值，以量化蓄滞洪区在生态系统服务和可持续发展中的作用。   数据集还包括三种发展情景下的预测数据，分别为在荒草二、三圩现状发展水平基础上减少农田及湿地生态功能所做的预测情景、现状发展水平情景，以及在现状发展水平基础上对农田生态化改造并增加区内湿地面积后所做的预测情景，以评估不同发展模式下的可持续性。   本数据集可用于区域可持续发展分析、生态效益评估、土地利用规划和防洪管理等领域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  This dataset covers the sustainable development evaluation data of the Arakusa II and III polder flood storage area in the Chu River Basin, focusing on the data of the ecological function, economic resources and flood control subsystems.   The data of the ecological function subsystem is derived by accounting the value of ecological service functions such as climate regulation, water purification, air purification, soil conservation, carbon fixation, biodiversity and scientific research and education, etc., and a variety of accounting methods such as the alternative cost method, the result parameter method and the shadow engineering method are adopted.   The data for the economic resources subsystem and the flood control subsystem are derived from the Chuzhou City Statistical Yearbook-2021 and the Notice on the Issuance of Matters Relating to the Scope of Compensation for the Utilization of Floodplains, Compensation Objects and Compensation Standards for the Year 2020, which cover key indicators such as the value of loss per unit area and energy consumption of 10,000 yuan of GDP.   The dataset also includes prediction data under three development scenarios, namely, the prediction scenario made by reducing the ecological functions of farmland and wetland on the basis of the status quo development level of the Arakanji and Sanshuwei, the scenario of the status quo development level, and the prediction scenario made by ecologically modifying the farmland on the basis of the status quo development level and increasing the area of wetland in the area, in order to assess the different development modes of the Sustainability.</w:t>
+        <w:t xml:space="preserve">  本数据集涵盖了滁河流域荒草二、三圩蓄滞洪区的可持续发展评价数据，重点包括生态功能、经济资源和防洪子系统的数据。   生态功能子系统的数据通过对气候调节、水质净化、空气净化、土壤保持、碳固定、生物多样性及科研教育等生态服务功能的价值核算得出，采用了替代成本法、成果参数法、影子工程法等多种核算方法。   经济资源子系统和防洪子系统的数据则来源于《滁州市统计年鉴—2021》和《关于印发2020年蓄滞洪区运用补偿范围、补偿对象及补偿标准等有关事项的通知》，涵盖了单位面积损失值、万元GDP能耗等关键指标。   数据集还包括三种发展情景下的预测数据，分别为在荒草二、三圩现状发展水平基础上减少农田及湿地生态功能所做的预测情景、现状发展水平情景，以及在现状发展水平基础上对农田生态化改造并增加区内湿地面积后所做的预测情景，以评估不同发展模式下的可持续性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1) Data integration: data from different sources (e.g. Chuzhou City Statistical Yearbook-2021 and Notice on Issuing Matters Relating to the Scope of Compensation, Compensatory Objects, and Compensatory Standards for the Utilization of Storage and Stagnation Flood Zones in 2020) will be integrated to form a unified database.   (2) Accounting for the value of ecological functions: Value the data of ecological function subsystems, and quantify the value of ecological service functions such as climate regulation, water purification, air purification, etc. by adopting mature economic appraisal methods such as the alternative cost method and the outcome parameter method.   (3) Scenario analysis: Based on the actual situation of the flood storage area, three development scenarios are set up: the status quo scenario, the scenario of decreasing the wetland area, and the scenario of increasing the wetland area and ecological transformation of farmland, to predict the future development trend under different land use patterns.   (4) Fuzzy comprehensive evaluation: The fuzzy comprehensive evaluation method is used to weight the indicators according to their weights and comprehensively assess the sustainable development level of the flood storage area.</w:t>
+        <w:t xml:space="preserve">  （1）数据整合：将来自不同来源的数据（如《滁州市统计年鉴—2021》和《关于印发2020年蓄滞洪区运用补偿范围、补偿对象及补偿标准等有关事项的通知》）进行整合，形成统一的数据库。   （2）生态功能价值核算：对生态功能子系统的数据进行价值核算，采用替代成本法、成果参数法等成熟的经济评估方法，量化气候调节、水质净化、空气净化等生态服务功能的价值。   （3）情景分析：根据蓄滞洪区的实际情况，设定三种发展情景：现状情景、减少湿地面积情景和增加湿地面积及农田生态化改造情景，预测不同土地利用模式下的未来发展趋势。   （4）模糊综合评价：采用模糊综合评价法，对各个指标按照权重进行加权，综合评估蓄滞洪区的可持续发展水平。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  First, the reliability of the data sources is fully guaranteed. The data of the ecological function subsystem are based on validated value accounting methods, such as the alternative cost method and the shadow engineering method, which are widely used in the assessment of the value of ecological services, ensuring the authority of the data. The data of the economic resources subsystem and the flood control subsystem are derived from statistical yearbooks and relevant policy documents released by the government, which further ensures the accuracy and authority of the data. Secondly, the dataset covers multiple aspects of the flood storage area, involving the main indicators of the ecological, economic and flood control subsystems, ensuring the completeness of the data. </w:t>
+        <w:t xml:space="preserve">  首先，数据来源的可靠性得到了充分保障，生态功能子系统的数据基于已验证的价值核算方法，如替代成本法和影子工程法等，这些方法广泛应用于生态服务价值的评估，确保了数据的权威性。经济资源子系统和防洪子系统的数据来源于政府发布的统计年鉴和相关政策文件，进一步保证了数据的准确性和权威性。其次，数据集涵盖了蓄滞洪区的多个方面，涉及生态、经济和防洪子系统的主要指标，确保了数据的完整性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Typical flood storage and detention areas in the lower reaches of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江下游典型蓄滞洪区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:16.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Flood storage and detention areas, ecological value accounting, sustainable development</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蓄滞洪区, 生态价值核算, 可持续发展</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  Chuhe River,  Abandoned Grass Erwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  滁河,  荒草二圩 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Yuhui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王宇晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Yuhui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王宇晖  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Yuhui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王宇晖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFC3000100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Yuhui. Dataset of measured values of flood control-economic-ecological subsystem indicators under three scenarios of barren grass two and three polders in Chu River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6796.2025.</w:t>
+        <w:t xml:space="preserve">王宇晖. 滁河流域荒草二、三圩三种情景下防洪-经济-生态子系统指标测算值数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6796.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>