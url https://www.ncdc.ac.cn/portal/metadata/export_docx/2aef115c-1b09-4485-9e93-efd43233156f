--- v0 (2026-05-18)
+++ v1 (2026-08-11)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1990年陕西省1:70万土地覆被数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:700000 land cover data set of Shaanxi Province in 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:700000 land cover data set of Shaanxi Province in 1990</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0079.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0079.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1492</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集为中国西北地区陕西省1990年的1:70万土地覆被数据。本数据采用一个分层的土地覆被分类系统，分类系统的一级类与IPCC系统保持一致共6类（林地、草地、湿地、耕地、人工表面、其他），二级类采用了由FAO的LCCS生成的具有全球统一代码的38个类型。主要数据源有： 1．1990年代土地利用数据2．与土地利用数据同期陆地卫星精纠正分县假彩色合成影像 3．辅助数据包括1:50万草地资源图（矢量）、1:100万土壤类型图（矢量）、1:100万植被类型图（扫描）等</w:t>
+        <w:t xml:space="preserve">The data set is 1:700000 land cover data of Shaanxi Province in Northwest China in 1990. This data adopts a hierarchical land cover classification system. The first class of the classification system is consistent with the IPCC system, including 6 classes (woodland, grassland, wetland, cultivated land, artificial surface and others). The second class adopts 38 classes with global unified code generated by FAO LCCs. The main data sources are as follows: 1. Land use data in 1990's; 2. False color synthetic images of counties accurately corrected by Landsat at the same period of land use data; 3. Auxiliary data include 1:500000 grassland resource map (vector), 1:1000000 soil type map (vector), 1:1000000 vegetation type map (scan), etc </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于遥感影像获取。</w:t>
+        <w:t xml:space="preserve">Based on remote sensing image acquisition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于eCognition软件平台，采用面向对象分类方法</w:t>
+        <w:t xml:space="preserve">Based on eCognition software platform, object-oriented classification method is adopted</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">The data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1990/01/01-1990/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1990/01/01-1990/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:22.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">SHP</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:SHP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, 土地覆被, 基础地理</w:t>
+        <w:t xml:space="preserve">Theme:Land use, land cover, basic geography</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1990</w:t>
+        <w:t xml:space="preserve">Time:1990</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西北地区,  中国西部地区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Northwestern China,  Western China,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颜长珍,  谢家丽 </w:t>
+        <w:t xml:space="preserve">contributors:YanChangzhen,  XieJiali </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">谢家丽  </w:t>
+        <w:t xml:space="preserve">author:XieJiali </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YanChangzhen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">颜长珍,谢家丽. 1990年陕西省1:70万土地覆被数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1492.</w:t>
+        <w:t xml:space="preserve">YanChangzhen, XieJiali. 1:700000 land cover data set of Shaanxi Province in 1990. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1492.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>